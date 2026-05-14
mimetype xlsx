--- v0 (2026-03-15)
+++ v1 (2026-05-14)
@@ -413,12253 +413,14158 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H491"/>
+  <dimension ref="A1:I491"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="45" customWidth="1" min="2" max="2"/>
     <col width="45" customWidth="1" min="3" max="3"/>
     <col width="45" customWidth="1" min="4" max="4"/>
     <col width="45" customWidth="1" min="5" max="5"/>
     <col width="45" customWidth="1" min="6" max="6"/>
     <col width="45" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>序号</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>english</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
+          <t>usage</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>example</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>irregular verb</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>remark</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>original text</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
           <t>translation</t>
         </is>
       </c>
-      <c r="D1" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H1" t="inlineStr">
+      <c r="I1" t="inlineStr">
         <is>
           <t>文件名</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>flyer</t>
         </is>
       </c>
-      <c r="C2" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" s="1" t="inlineStr"/>
       <c r="D2" s="1" t="inlineStr"/>
       <c r="E2" s="1" t="inlineStr"/>
       <c r="F2" s="1" t="inlineStr"/>
       <c r="G2" s="1" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
+          <t>n. 传单</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>tiring</t>
         </is>
       </c>
-      <c r="C3" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" s="1" t="inlineStr"/>
       <c r="D3" s="1" t="inlineStr"/>
       <c r="E3" s="1" t="inlineStr"/>
       <c r="F3" s="1" t="inlineStr"/>
       <c r="G3" s="1" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
+          <t>adj. 使人累的</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>tired</t>
         </is>
       </c>
-      <c r="C4" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" s="1" t="inlineStr"/>
       <c r="D4" s="1" t="inlineStr"/>
       <c r="E4" s="1" t="inlineStr"/>
       <c r="F4" s="1" t="inlineStr"/>
       <c r="G4" s="1" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
+          <t>adj. 人感到累的</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Mount Huangshan</t>
         </is>
       </c>
-      <c r="C5" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C5" s="1" t="inlineStr"/>
       <c r="D5" s="1" t="inlineStr"/>
       <c r="E5" s="1" t="inlineStr"/>
       <c r="F5" s="1" t="inlineStr"/>
       <c r="G5" s="1" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
+          <t>n. 黄山</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>affect</t>
         </is>
       </c>
-      <c r="C6" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" s="1" t="inlineStr"/>
       <c r="D6" s="1" t="inlineStr"/>
       <c r="E6" s="1" t="inlineStr"/>
       <c r="F6" s="1" t="inlineStr"/>
       <c r="G6" s="1" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
+          <t>v. 影响</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>effect</t>
         </is>
       </c>
-      <c r="C7" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" s="1" t="inlineStr"/>
       <c r="D7" s="1" t="inlineStr"/>
       <c r="E7" s="1" t="inlineStr"/>
       <c r="F7" s="1" t="inlineStr"/>
       <c r="G7" s="1" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
+          <t>n. 效果</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>effective</t>
         </is>
       </c>
-      <c r="C8" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C8" s="1" t="inlineStr"/>
       <c r="D8" s="1" t="inlineStr"/>
       <c r="E8" s="1" t="inlineStr"/>
       <c r="F8" s="1" t="inlineStr"/>
       <c r="G8" s="1" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
+          <t>adj. 有效的</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>can</t>
         </is>
       </c>
-      <c r="C9" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" s="1" t="inlineStr"/>
       <c r="D9" s="1" t="inlineStr"/>
       <c r="E9" s="1" t="inlineStr"/>
       <c r="F9" s="1" t="inlineStr"/>
       <c r="G9" s="1" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
+          <t>modal v. 能够; 能力</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>would</t>
         </is>
       </c>
-      <c r="C10" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C10" s="1" t="inlineStr"/>
       <c r="D10" s="1" t="inlineStr"/>
       <c r="E10" s="1" t="inlineStr"/>
       <c r="F10" s="1" t="inlineStr"/>
       <c r="G10" s="1" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
+          <t>modal v. will的过去式</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>should</t>
         </is>
       </c>
-      <c r="C11" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C11" s="1" t="inlineStr"/>
       <c r="D11" s="1" t="inlineStr"/>
       <c r="E11" s="1" t="inlineStr"/>
       <c r="F11" s="1" t="inlineStr"/>
       <c r="G11" s="1" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
+          <t>modal v. 表责任</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>for</t>
         </is>
       </c>
-      <c r="C12" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C12" s="1" t="inlineStr"/>
       <c r="D12" s="1" t="inlineStr"/>
       <c r="E12" s="1" t="inlineStr"/>
       <c r="F12" s="1" t="inlineStr"/>
       <c r="G12" s="1" t="inlineStr"/>
       <c r="H12" t="inlineStr">
+        <is>
+          <t>prep. 因为, 表目的</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
         <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>regret doing</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr"/>
       <c r="D13" s="1" t="inlineStr"/>
       <c r="E13" s="1" t="inlineStr"/>
       <c r="F13" s="1" t="inlineStr"/>
       <c r="G13" s="1" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
+          <t>v. 后悔做</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>encourage to do</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr"/>
       <c r="D14" s="1" t="inlineStr"/>
       <c r="E14" s="1" t="inlineStr"/>
       <c r="F14" s="1" t="inlineStr"/>
       <c r="G14" s="1" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
+          <t>v. 鼓励去做</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>competition</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr"/>
       <c r="D15" s="1" t="inlineStr"/>
       <c r="E15" s="1" t="inlineStr"/>
       <c r="F15" s="1" t="inlineStr"/>
       <c r="G15" s="1" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
+          <t>n. 竞争</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>contest</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr"/>
       <c r="D16" s="1" t="inlineStr"/>
       <c r="E16" s="1" t="inlineStr"/>
       <c r="F16" s="1" t="inlineStr"/>
       <c r="G16" s="1" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
+          <t>n. 比赛
+v. 争夺</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>context</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr"/>
       <c r="D17" s="1" t="inlineStr"/>
       <c r="E17" s="1" t="inlineStr"/>
       <c r="F17" s="1" t="inlineStr"/>
       <c r="G17" s="1" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
+          <t>n. 上下文</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>content</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr"/>
       <c r="D18" s="1" t="inlineStr"/>
       <c r="E18" s="1" t="inlineStr"/>
       <c r="F18" s="1" t="inlineStr"/>
       <c r="G18" s="1" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
+          <t>n. 内容</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>contract</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr"/>
       <c r="D19" s="1" t="inlineStr"/>
       <c r="E19" s="1" t="inlineStr"/>
       <c r="F19" s="1" t="inlineStr"/>
       <c r="G19" s="1" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
+          <t>n. 合同</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="1" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>a great help</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C20" s="1" t="inlineStr"/>
       <c r="D20" s="1" t="inlineStr"/>
       <c r="E20" s="1" t="inlineStr"/>
       <c r="F20" s="1" t="inlineStr"/>
-      <c r="G20" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G20" s="1" t="inlineStr"/>
       <c r="H20" t="inlineStr">
+        <is>
+          <t>phr. 有很大的帮助</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
         <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="1" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>protect themselves</t>
         </is>
       </c>
-      <c r="C21" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C21" s="1" t="inlineStr"/>
       <c r="D21" s="1" t="inlineStr"/>
       <c r="E21" s="1" t="inlineStr"/>
       <c r="F21" s="1" t="inlineStr"/>
       <c r="G21" s="1" t="inlineStr"/>
       <c r="H21" t="inlineStr">
         <is>
+          <t>phr. 保护他们自己</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>seem</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>v. 看起来</t>
-[...6 lines deleted...]
-      </c>
+          <t>seem + adj. 看起来形容词</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr"/>
       <c r="E22" s="1" t="inlineStr"/>
       <c r="F22" s="1" t="inlineStr"/>
       <c r="G22" s="1" t="inlineStr"/>
       <c r="H22" t="inlineStr">
         <is>
+          <t>v. 看起来</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>stick to</t>
         </is>
       </c>
-      <c r="C23" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C23" s="1" t="inlineStr"/>
       <c r="D23" s="1" t="inlineStr"/>
       <c r="E23" s="1" t="inlineStr"/>
       <c r="F23" s="1" t="inlineStr"/>
       <c r="G23" s="1" t="inlineStr"/>
       <c r="H23" t="inlineStr">
         <is>
+          <t>phr. 坚持做</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>a friend of mine</t>
         </is>
       </c>
-      <c r="C24" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C24" s="1" t="inlineStr"/>
       <c r="D24" s="1" t="inlineStr"/>
       <c r="E24" s="1" t="inlineStr"/>
-      <c r="F24" s="1" t="inlineStr"/>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="F24" s="1" t="inlineStr">
         <is>
           <t>从属</t>
         </is>
       </c>
+      <c r="G24" s="1" t="inlineStr"/>
       <c r="H24" t="inlineStr">
+        <is>
+          <t>phr. 我的朋友</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
         <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>give out</t>
         </is>
       </c>
-      <c r="C25" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C25" s="1" t="inlineStr"/>
       <c r="D25" s="1" t="inlineStr"/>
       <c r="E25" s="1" t="inlineStr"/>
       <c r="F25" s="1" t="inlineStr"/>
       <c r="G25" s="1" t="inlineStr"/>
       <c r="H25" t="inlineStr">
         <is>
+          <t>phr. 分发</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>taste</t>
         </is>
       </c>
-      <c r="C26" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C26" s="1" t="inlineStr"/>
       <c r="D26" s="1" t="inlineStr"/>
       <c r="E26" s="1" t="inlineStr"/>
       <c r="F26" s="1" t="inlineStr"/>
       <c r="G26" s="1" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
+          <t>v. 瞬间</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>How ... look</t>
         </is>
       </c>
-      <c r="C27" s="1" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>How ... look = What ... look like 看起来怎么样等于什么样子</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr"/>
       <c r="E27" s="1" t="inlineStr"/>
       <c r="F27" s="1" t="inlineStr"/>
       <c r="G27" s="1" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
+          <t>adv. 如何
+v. 看</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>solar panel</t>
         </is>
       </c>
-      <c r="C28" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C28" s="1" t="inlineStr"/>
       <c r="D28" s="1" t="inlineStr"/>
       <c r="E28" s="1" t="inlineStr"/>
       <c r="F28" s="1" t="inlineStr"/>
       <c r="G28" s="1" t="inlineStr"/>
       <c r="H28" t="inlineStr">
         <is>
+          <t>n. 太阳能板</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>bury</t>
         </is>
       </c>
-      <c r="C29" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C29" s="1" t="inlineStr"/>
       <c r="D29" s="1" t="inlineStr"/>
       <c r="E29" s="1" t="inlineStr"/>
       <c r="F29" s="1" t="inlineStr"/>
       <c r="G29" s="1" t="inlineStr"/>
       <c r="H29" t="inlineStr">
         <is>
+          <t>v. 埋</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>shade</t>
         </is>
       </c>
-      <c r="C30" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C30" s="1" t="inlineStr"/>
       <c r="D30" s="1" t="inlineStr"/>
       <c r="E30" s="1" t="inlineStr"/>
       <c r="F30" s="1" t="inlineStr"/>
       <c r="G30" s="1" t="inlineStr"/>
       <c r="H30" t="inlineStr">
+        <is>
+          <t>n. 阴凉</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
         <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>apologize to sb for sth</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr"/>
       <c r="D31" s="1" t="inlineStr"/>
       <c r="E31" s="1" t="inlineStr"/>
       <c r="F31" s="1" t="inlineStr"/>
       <c r="G31" s="1" t="inlineStr"/>
       <c r="H31" t="inlineStr">
         <is>
+          <t>v. 因某事向某人道歉</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>make an apology to sb</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr"/>
       <c r="D32" s="1" t="inlineStr"/>
       <c r="E32" s="1" t="inlineStr"/>
       <c r="F32" s="1" t="inlineStr"/>
       <c r="G32" s="1" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
+          <t>v. 向某人道歉</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>block</t>
         </is>
       </c>
-      <c r="C33" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C33" s="1" t="inlineStr"/>
       <c r="D33" s="1" t="inlineStr"/>
       <c r="E33" s="1" t="inlineStr"/>
       <c r="F33" s="1" t="inlineStr"/>
       <c r="G33" s="1" t="inlineStr"/>
       <c r="H33" t="inlineStr">
         <is>
+          <t>v. 阻挡</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>drive</t>
         </is>
       </c>
-      <c r="C34" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C34" s="1" t="inlineStr"/>
       <c r="D34" s="1" t="inlineStr"/>
       <c r="E34" s="1" t="inlineStr"/>
       <c r="F34" s="1" t="inlineStr"/>
       <c r="G34" s="1" t="inlineStr"/>
       <c r="H34" t="inlineStr">
         <is>
+          <t>v. 驱使</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="1" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>What</t>
         </is>
       </c>
-      <c r="C35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="C35" s="1" t="inlineStr"/>
       <c r="D35" s="1" t="inlineStr"/>
       <c r="E35" s="1" t="inlineStr"/>
       <c r="F35" s="1" t="inlineStr"/>
       <c r="G35" s="1" t="inlineStr"/>
       <c r="H35" t="inlineStr">
         <is>
+          <t>pron. 什么</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="1" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>How</t>
         </is>
       </c>
-      <c r="C36" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C36" s="1" t="inlineStr"/>
       <c r="D36" s="1" t="inlineStr"/>
       <c r="E36" s="1" t="inlineStr"/>
       <c r="F36" s="1" t="inlineStr"/>
       <c r="G36" s="1" t="inlineStr"/>
       <c r="H36" t="inlineStr">
         <is>
+          <t>adv. 如何</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="1" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>stress</t>
         </is>
       </c>
-      <c r="C37" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C37" s="1" t="inlineStr"/>
       <c r="D37" s="1" t="inlineStr"/>
       <c r="E37" s="1" t="inlineStr"/>
       <c r="F37" s="1" t="inlineStr"/>
       <c r="G37" s="1" t="inlineStr"/>
       <c r="H37" t="inlineStr">
         <is>
+          <t>n. 压力</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="1" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>fear</t>
         </is>
       </c>
-      <c r="C38" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C38" s="1" t="inlineStr"/>
       <c r="D38" s="1" t="inlineStr"/>
       <c r="E38" s="1" t="inlineStr"/>
       <c r="F38" s="1" t="inlineStr"/>
       <c r="G38" s="1" t="inlineStr"/>
       <c r="H38" t="inlineStr">
         <is>
+          <t>v. 害怕</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="1" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>culture shock</t>
         </is>
       </c>
-      <c r="C39" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C39" s="1" t="inlineStr"/>
       <c r="D39" s="1" t="inlineStr"/>
       <c r="E39" s="1" t="inlineStr"/>
       <c r="F39" s="1" t="inlineStr"/>
       <c r="G39" s="1" t="inlineStr"/>
       <c r="H39" t="inlineStr">
         <is>
+          <t>n. 文化冲击</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>typical classroom situation</t>
         </is>
       </c>
-      <c r="C40" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C40" s="1" t="inlineStr"/>
       <c r="D40" s="1" t="inlineStr"/>
       <c r="E40" s="1" t="inlineStr"/>
-      <c r="F40" s="1" t="inlineStr"/>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="F40" s="1" t="inlineStr">
         <is>
           <t>typical: adj. 典型的</t>
         </is>
       </c>
+      <c r="G40" s="1" t="inlineStr"/>
       <c r="H40" t="inlineStr">
+        <is>
+          <t>phr. 典型的教室情形</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
         <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>musician</t>
         </is>
       </c>
-      <c r="C41" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C41" s="1" t="inlineStr"/>
       <c r="D41" s="1" t="inlineStr"/>
       <c r="E41" s="1" t="inlineStr"/>
       <c r="F41" s="1" t="inlineStr"/>
       <c r="G41" s="1" t="inlineStr"/>
       <c r="H41" t="inlineStr">
         <is>
+          <t>n. 音乐家</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="1" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>musical</t>
         </is>
       </c>
-      <c r="C42" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C42" s="1" t="inlineStr"/>
       <c r="D42" s="1" t="inlineStr"/>
       <c r="E42" s="1" t="inlineStr"/>
       <c r="F42" s="1" t="inlineStr"/>
       <c r="G42" s="1" t="inlineStr"/>
       <c r="H42" t="inlineStr">
         <is>
+          <t>n. 音乐剧</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="1" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>slogan</t>
         </is>
       </c>
-      <c r="C43" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C43" s="1" t="inlineStr"/>
       <c r="D43" s="1" t="inlineStr"/>
       <c r="E43" s="1" t="inlineStr"/>
       <c r="F43" s="1" t="inlineStr"/>
       <c r="G43" s="1" t="inlineStr"/>
       <c r="H43" t="inlineStr">
         <is>
+          <t>n. 宣传语</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="1" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>while</t>
         </is>
       </c>
-      <c r="C44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="C44" s="1" t="inlineStr"/>
       <c r="D44" s="1" t="inlineStr"/>
       <c r="E44" s="1" t="inlineStr"/>
       <c r="F44" s="1" t="inlineStr"/>
       <c r="G44" s="1" t="inlineStr"/>
       <c r="H44" t="inlineStr">
         <is>
+          <t>conj. 当...的时候
+conj. 然而</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="1" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>benefit</t>
         </is>
       </c>
-      <c r="C45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="C45" s="1" t="inlineStr"/>
       <c r="D45" s="1" t="inlineStr"/>
       <c r="E45" s="1" t="inlineStr"/>
       <c r="F45" s="1" t="inlineStr"/>
-      <c r="G45" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G45" s="1" t="inlineStr"/>
       <c r="H45" t="inlineStr">
+        <is>
+          <t>n. 好处
+v. 使...受益</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
         <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="1" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>immediate punishment</t>
         </is>
       </c>
-      <c r="C46" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C46" s="1" t="inlineStr"/>
       <c r="D46" s="1" t="inlineStr"/>
       <c r="E46" s="1" t="inlineStr"/>
       <c r="F46" s="1" t="inlineStr"/>
       <c r="G46" s="1" t="inlineStr"/>
       <c r="H46" t="inlineStr">
+        <is>
+          <t>phr. 当下的惩罚</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
         <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="1" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>avoid doing</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr"/>
       <c r="D47" s="1" t="inlineStr"/>
       <c r="E47" s="1" t="inlineStr"/>
       <c r="F47" s="1" t="inlineStr"/>
       <c r="G47" s="1" t="inlineStr"/>
       <c r="H47" t="inlineStr">
         <is>
+          <t>v. 避免做</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
           <t>微信图片_20260315115720_2103_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="1" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>at all</t>
         </is>
       </c>
-      <c r="C48" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C48" s="1" t="inlineStr"/>
       <c r="D48" s="1" t="inlineStr"/>
       <c r="E48" s="1" t="inlineStr"/>
       <c r="F48" s="1" t="inlineStr"/>
-      <c r="G48" s="1" t="inlineStr"/>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>at all 一点也不</t>
+        </is>
+      </c>
       <c r="H48" t="inlineStr">
+        <is>
+          <t>一点也不</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="1" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>all the time</t>
         </is>
       </c>
-      <c r="C49" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C49" s="1" t="inlineStr"/>
       <c r="D49" s="1" t="inlineStr"/>
       <c r="E49" s="1" t="inlineStr"/>
       <c r="F49" s="1" t="inlineStr"/>
       <c r="G49" s="1" t="inlineStr">
         <is>
-          <t>6/22</t>
+          <t>all the time 一直 6/22</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
+        <is>
+          <t>一直</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="1" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>so ... that</t>
         </is>
       </c>
-      <c r="C50" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C50" s="1" t="inlineStr"/>
       <c r="D50" s="1" t="inlineStr"/>
       <c r="E50" s="1" t="inlineStr"/>
       <c r="F50" s="1" t="inlineStr"/>
-      <c r="G50" s="1" t="inlineStr"/>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>so ... that 太...以至于</t>
+        </is>
+      </c>
       <c r="H50" t="inlineStr">
+        <is>
+          <t>太...以至于</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="1" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>too ... to</t>
         </is>
       </c>
-      <c r="C51" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C51" s="1" t="inlineStr"/>
       <c r="D51" s="1" t="inlineStr"/>
       <c r="E51" s="1" t="inlineStr"/>
       <c r="F51" s="1" t="inlineStr"/>
-      <c r="G51" s="1" t="inlineStr"/>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>too ... to 太...以至于不能</t>
+        </is>
+      </c>
       <c r="H51" t="inlineStr">
+        <is>
+          <t>太...以至于不能</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="1" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>fill in</t>
         </is>
       </c>
-      <c r="C52" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C52" s="1" t="inlineStr"/>
       <c r="D52" s="1" t="inlineStr"/>
       <c r="E52" s="1" t="inlineStr"/>
       <c r="F52" s="1" t="inlineStr"/>
-      <c r="G52" s="1" t="inlineStr"/>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>fill in 填补; 填了</t>
+        </is>
+      </c>
       <c r="H52" t="inlineStr">
+        <is>
+          <t>填补; 填了</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="1" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>as + a/ad. 原级 + as</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr"/>
       <c r="D53" s="1" t="inlineStr"/>
       <c r="E53" s="1" t="inlineStr"/>
-      <c r="F53" s="1" t="inlineStr"/>
+      <c r="F53" s="1" t="inlineStr">
+        <is>
+          <t>Grammar structure 语法结构</t>
+        </is>
+      </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
-          <t>Grammar structure</t>
+          <t>as + a/ad. 原级 + as</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
+        <is>
+          <t>conj. 和...一样</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="1" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>a greater sense of excitement</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr"/>
       <c r="D54" s="1" t="inlineStr"/>
       <c r="E54" s="1" t="inlineStr"/>
-      <c r="F54" s="1" t="inlineStr"/>
+      <c r="F54" s="1" t="inlineStr">
+        <is>
+          <t>much + a. 比较级</t>
+        </is>
+      </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
-          <t>much + a. 比较级</t>
+          <t>a greater sense of excitement much + a. 比较级</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
+        <is>
+          <t>n. 更强烈的兴奋感</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="1" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>liar</t>
         </is>
       </c>
-      <c r="C55" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C55" s="1" t="inlineStr"/>
       <c r="D55" s="1" t="inlineStr"/>
       <c r="E55" s="1" t="inlineStr"/>
       <c r="F55" s="1" t="inlineStr"/>
-      <c r="G55" s="1" t="inlineStr"/>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>liar n. 说谎者</t>
+        </is>
+      </c>
       <c r="H55" t="inlineStr">
+        <is>
+          <t>n. 说谎者</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="1" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>the one being lied</t>
         </is>
       </c>
-      <c r="C56" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C56" s="1" t="inlineStr"/>
       <c r="D56" s="1" t="inlineStr"/>
       <c r="E56" s="1" t="inlineStr"/>
       <c r="F56" s="1" t="inlineStr"/>
-      <c r="G56" s="1" t="inlineStr"/>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>the one being lied 被说谎者</t>
+        </is>
+      </c>
       <c r="H56" t="inlineStr">
+        <is>
+          <t>被说谎者</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="1" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>on the left</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr"/>
       <c r="D57" s="1" t="inlineStr"/>
       <c r="E57" s="1" t="inlineStr"/>
       <c r="F57" s="1" t="inlineStr"/>
-      <c r="G57" s="1" t="inlineStr"/>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>on the left</t>
+        </is>
+      </c>
       <c r="H57" t="inlineStr">
+        <is>
+          <t>prep. 在左边</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="1" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>self-respect</t>
         </is>
       </c>
-      <c r="C58" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C58" s="1" t="inlineStr"/>
       <c r="D58" s="1" t="inlineStr"/>
       <c r="E58" s="1" t="inlineStr"/>
       <c r="F58" s="1" t="inlineStr"/>
-      <c r="G58" s="1" t="inlineStr"/>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>self-respect 自尊</t>
+        </is>
+      </c>
       <c r="H58" t="inlineStr">
+        <is>
+          <t>自尊</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="1" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>in about 20 minutes</t>
         </is>
       </c>
-      <c r="C59" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C59" s="1" t="inlineStr"/>
       <c r="D59" s="1" t="inlineStr"/>
       <c r="E59" s="1" t="inlineStr"/>
       <c r="F59" s="1" t="inlineStr"/>
-      <c r="G59" s="1" t="inlineStr"/>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>in about 20 minutes 20分钟之后</t>
+        </is>
+      </c>
       <c r="H59" t="inlineStr">
+        <is>
+          <t>20分钟之后</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="1" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>future</t>
         </is>
       </c>
-      <c r="C60" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C60" s="1" t="inlineStr"/>
       <c r="D60" s="1" t="inlineStr"/>
       <c r="E60" s="1" t="inlineStr"/>
       <c r="F60" s="1" t="inlineStr"/>
       <c r="G60" s="1" t="inlineStr">
         <is>
-          <t>6/16</t>
+          <t>6/16 future 未来</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
+        <is>
+          <t>未来</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="1" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>feature</t>
         </is>
       </c>
-      <c r="C61" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C61" s="1" t="inlineStr"/>
       <c r="D61" s="1" t="inlineStr"/>
       <c r="E61" s="1" t="inlineStr"/>
       <c r="F61" s="1" t="inlineStr"/>
-      <c r="G61" s="1" t="inlineStr"/>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>feature 特征</t>
+        </is>
+      </c>
       <c r="H61" t="inlineStr">
+        <is>
+          <t>特征</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="1" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>not only ... but also ...</t>
         </is>
       </c>
-      <c r="C62" s="1" t="inlineStr"/>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="C62" s="1" t="inlineStr">
         <is>
           <t>就近原则，强调后者</t>
         </is>
       </c>
+      <c r="D62" s="1" t="inlineStr"/>
       <c r="E62" s="1" t="inlineStr"/>
       <c r="F62" s="1" t="inlineStr"/>
-      <c r="G62" s="1" t="inlineStr"/>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>not only ... but also ... 就近原则，强调后者</t>
+        </is>
+      </c>
       <c r="H62" t="inlineStr">
+        <is>
+          <t>conj. 不仅...而且...</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="1" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>salary</t>
         </is>
       </c>
-      <c r="C63" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C63" s="1" t="inlineStr"/>
       <c r="D63" s="1" t="inlineStr"/>
       <c r="E63" s="1" t="inlineStr"/>
-      <c r="F63" s="1" t="inlineStr"/>
+      <c r="F63" s="1" t="inlineStr">
+        <is>
+          <t>(月)</t>
+        </is>
+      </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
-          <t>(月)</t>
+          <t>salary (月) 薪水</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
+        <is>
+          <t>n. 薪水</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="1" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>wage</t>
         </is>
       </c>
-      <c r="C64" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C64" s="1" t="inlineStr"/>
       <c r="D64" s="1" t="inlineStr"/>
       <c r="E64" s="1" t="inlineStr"/>
-      <c r="F64" s="1" t="inlineStr"/>
+      <c r="F64" s="1" t="inlineStr">
+        <is>
+          <t>(周)</t>
+        </is>
+      </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
-          <t>(周)</t>
+          <t>wage (周) 薪水</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
+        <is>
+          <t>n. 薪水</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="1" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>contact</t>
         </is>
       </c>
-      <c r="C65" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C65" s="1" t="inlineStr"/>
       <c r="D65" s="1" t="inlineStr"/>
       <c r="E65" s="1" t="inlineStr"/>
-      <c r="F65" s="1" t="inlineStr"/>
+      <c r="F65" s="1" t="inlineStr">
+        <is>
+          <t>contact information, contact number, eye contact 联系方式 联系电话 目光交流</t>
+        </is>
+      </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
-          <t>~ information, ~ number, eye ~</t>
+          <t>contact 联系 ~ information ~ number eye ~</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
+        <is>
+          <t>联系</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="1" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>construction worker</t>
         </is>
       </c>
-      <c r="C66" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C66" s="1" t="inlineStr"/>
       <c r="D66" s="1" t="inlineStr"/>
       <c r="E66" s="1" t="inlineStr"/>
       <c r="F66" s="1" t="inlineStr"/>
-      <c r="G66" s="1" t="inlineStr"/>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>construction worker 建筑工人</t>
+        </is>
+      </c>
       <c r="H66" t="inlineStr">
+        <is>
+          <t>建筑工人</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="1" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>under construction</t>
         </is>
       </c>
-      <c r="C67" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C67" s="1" t="inlineStr"/>
       <c r="D67" s="1" t="inlineStr"/>
       <c r="E67" s="1" t="inlineStr"/>
       <c r="F67" s="1" t="inlineStr"/>
-      <c r="G67" s="1" t="inlineStr"/>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>under construction 正在建造</t>
+        </is>
+      </c>
       <c r="H67" t="inlineStr">
+        <is>
+          <t>正在建造</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="1" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>under control</t>
         </is>
       </c>
-      <c r="C68" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C68" s="1" t="inlineStr"/>
       <c r="D68" s="1" t="inlineStr"/>
       <c r="E68" s="1" t="inlineStr"/>
       <c r="F68" s="1" t="inlineStr"/>
-      <c r="G68" s="1" t="inlineStr"/>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>under control 处于控制之中</t>
+        </is>
+      </c>
       <c r="H68" t="inlineStr">
+        <is>
+          <t>处于控制之中</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="1" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>under 22</t>
         </is>
       </c>
-      <c r="C69" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C69" s="1" t="inlineStr"/>
       <c r="D69" s="1" t="inlineStr"/>
       <c r="E69" s="1" t="inlineStr"/>
       <c r="F69" s="1" t="inlineStr"/>
-      <c r="G69" s="1" t="inlineStr"/>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>under 22 22周岁以下</t>
+        </is>
+      </c>
       <c r="H69" t="inlineStr">
+        <is>
+          <t>22周岁以下</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="1" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>under</t>
         </is>
       </c>
-      <c r="C70" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C70" s="1" t="inlineStr"/>
       <c r="D70" s="1" t="inlineStr"/>
       <c r="E70" s="1" t="inlineStr"/>
-      <c r="F70" s="1" t="inlineStr"/>
+      <c r="F70" s="1" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
-          <t>*</t>
+          <t>* under 在某种状态下</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
+        <is>
+          <t>在某种状态下</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="1" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>passion</t>
         </is>
       </c>
-      <c r="C71" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C71" s="1" t="inlineStr"/>
       <c r="D71" s="1" t="inlineStr"/>
       <c r="E71" s="1" t="inlineStr"/>
       <c r="F71" s="1" t="inlineStr"/>
-      <c r="G71" s="1" t="inlineStr"/>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>passion n. 热情</t>
+        </is>
+      </c>
       <c r="H71" t="inlineStr">
+        <is>
+          <t>n. 热情</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="1" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>touch</t>
         </is>
       </c>
-      <c r="C72" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C72" s="1" t="inlineStr"/>
       <c r="D72" s="1" t="inlineStr"/>
       <c r="E72" s="1" t="inlineStr"/>
       <c r="F72" s="1" t="inlineStr"/>
-      <c r="G72" s="1" t="inlineStr"/>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>touch v. 触动</t>
+        </is>
+      </c>
       <c r="H72" t="inlineStr">
+        <is>
+          <t>v. 触动</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="1" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>smooth</t>
         </is>
       </c>
-      <c r="C73" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C73" s="1" t="inlineStr"/>
       <c r="D73" s="1" t="inlineStr"/>
       <c r="E73" s="1" t="inlineStr"/>
       <c r="F73" s="1" t="inlineStr"/>
-      <c r="G73" s="1" t="inlineStr"/>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>smooth adj. 丝滑的; 顺利的</t>
+        </is>
+      </c>
       <c r="H73" t="inlineStr">
+        <is>
+          <t>adj. 丝滑的; 顺利的</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="1" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>in person</t>
         </is>
       </c>
-      <c r="C74" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C74" s="1" t="inlineStr"/>
       <c r="D74" s="1" t="inlineStr"/>
       <c r="E74" s="1" t="inlineStr"/>
       <c r="F74" s="1" t="inlineStr"/>
-      <c r="G74" s="1" t="inlineStr"/>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>in person 亲自</t>
+        </is>
+      </c>
       <c r="H74" t="inlineStr">
+        <is>
+          <t>亲自</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="1" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>on his own</t>
         </is>
       </c>
-      <c r="C75" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C75" s="1" t="inlineStr"/>
       <c r="D75" s="1" t="inlineStr"/>
       <c r="E75" s="1" t="inlineStr"/>
       <c r="F75" s="1" t="inlineStr"/>
-      <c r="G75" s="1" t="inlineStr"/>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>on his own 独立做</t>
+        </is>
+      </c>
       <c r="H75" t="inlineStr">
+        <is>
+          <t>独立做</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
         <is>
           <t>微信图片_20260315115722_2104_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="1" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>lifetime</t>
         </is>
       </c>
-      <c r="C76" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C76" s="1" t="inlineStr"/>
       <c r="D76" s="1" t="inlineStr"/>
       <c r="E76" s="1" t="inlineStr"/>
       <c r="F76" s="1" t="inlineStr"/>
-      <c r="G76" s="1" t="inlineStr"/>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>lifetime n. 终身; 有生之年</t>
+        </is>
+      </c>
       <c r="H76" t="inlineStr">
+        <is>
+          <t>n. 终身; 有生之年</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
         <is>
           <t>微信图片_20260315115654_2090_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="1" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>bass</t>
         </is>
       </c>
-      <c r="C77" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C77" s="1" t="inlineStr"/>
       <c r="D77" s="1" t="inlineStr"/>
       <c r="E77" s="1" t="inlineStr"/>
       <c r="F77" s="1" t="inlineStr"/>
-      <c r="G77" s="1" t="inlineStr"/>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>bass n. 鲈</t>
+        </is>
+      </c>
       <c r="H77" t="inlineStr">
+        <is>
+          <t>n. 鲈</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
         <is>
           <t>微信图片_20260315115654_2090_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="1" t="n">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>background knowledge</t>
         </is>
       </c>
-      <c r="C78" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C78" s="1" t="inlineStr"/>
       <c r="D78" s="1" t="inlineStr"/>
       <c r="E78" s="1" t="inlineStr"/>
       <c r="F78" s="1" t="inlineStr"/>
-      <c r="G78" s="1" t="inlineStr"/>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>background knowledge 背景知识</t>
+        </is>
+      </c>
       <c r="H78" t="inlineStr">
+        <is>
+          <t>n. 背景知识</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
         <is>
           <t>微信图片_20260315115654_2090_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="1" t="n">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>limit</t>
         </is>
       </c>
-      <c r="C79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="C79" s="1" t="inlineStr"/>
       <c r="D79" s="1" t="inlineStr"/>
       <c r="E79" s="1" t="inlineStr"/>
       <c r="F79" s="1" t="inlineStr"/>
-      <c r="G79" s="1" t="inlineStr"/>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>limit v. n. 限制</t>
+        </is>
+      </c>
       <c r="H79" t="inlineStr">
+        <is>
+          <t>v. 限制</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
         <is>
           <t>微信图片_20260315115654_2090_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="1" t="n">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>tie</t>
         </is>
       </c>
-      <c r="C80" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C80" s="1" t="inlineStr"/>
       <c r="D80" s="1" t="inlineStr"/>
       <c r="E80" s="1" t="inlineStr"/>
       <c r="F80" s="1" t="inlineStr"/>
-      <c r="G80" s="1" t="inlineStr"/>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>tie v. 系; 栓</t>
+        </is>
+      </c>
       <c r="H80" t="inlineStr">
+        <is>
+          <t>v. 系; 栓</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
         <is>
           <t>微信图片_20260315115654_2090_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="1" t="n">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>bait</t>
         </is>
       </c>
-      <c r="C81" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C81" s="1" t="inlineStr"/>
       <c r="D81" s="1" t="inlineStr"/>
       <c r="E81" s="1" t="inlineStr"/>
       <c r="F81" s="1" t="inlineStr"/>
-      <c r="G81" s="1" t="inlineStr"/>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>bait n. 鱼饵</t>
+        </is>
+      </c>
       <c r="H81" t="inlineStr">
+        <is>
+          <t>n. 鱼饵</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
         <is>
           <t>微信图片_20260315115654_2090_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="1" t="n">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>cast</t>
         </is>
       </c>
-      <c r="C82" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C82" s="1" t="inlineStr"/>
       <c r="D82" s="1" t="inlineStr"/>
       <c r="E82" s="1" t="inlineStr"/>
       <c r="F82" s="1" t="inlineStr"/>
-      <c r="G82" s="1" t="inlineStr"/>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>cast v. 投; 抛</t>
+        </is>
+      </c>
       <c r="H82" t="inlineStr">
+        <is>
+          <t>v. 投; 抛</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
         <is>
           <t>微信图片_20260315115654_2090_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="1" t="n">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>pole</t>
         </is>
       </c>
-      <c r="C83" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C83" s="1" t="inlineStr"/>
       <c r="D83" s="1" t="inlineStr"/>
       <c r="E83" s="1" t="inlineStr"/>
       <c r="F83" s="1" t="inlineStr"/>
-      <c r="G83" s="1" t="inlineStr"/>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>pole n. 杆子</t>
+        </is>
+      </c>
       <c r="H83" t="inlineStr">
+        <is>
+          <t>n. 杆子</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
         <is>
           <t>微信图片_20260315115654_2090_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="1" t="n">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>double</t>
         </is>
       </c>
-      <c r="C84" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C84" s="1" t="inlineStr"/>
       <c r="D84" s="1" t="inlineStr"/>
       <c r="E84" s="1" t="inlineStr"/>
-      <c r="F84" s="1" t="inlineStr"/>
+      <c r="F84" s="1" t="inlineStr">
+        <is>
+          <t>double over 弯曲</t>
+        </is>
+      </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
-          <t>~ over 弯曲</t>
+          <t>double v. 双倍; 折叠
+~ over 弯曲</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
+        <is>
+          <t>v. 双倍; 折叠</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
         <is>
           <t>微信图片_20260315115654_2090_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="1" t="n">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>on the other end</t>
         </is>
       </c>
-      <c r="C85" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C85" s="1" t="inlineStr"/>
       <c r="D85" s="1" t="inlineStr"/>
       <c r="E85" s="1" t="inlineStr"/>
-      <c r="F85" s="1" t="inlineStr"/>
+      <c r="F85" s="1" t="inlineStr">
+        <is>
+          <t>end: n. 末梢</t>
+        </is>
+      </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
-          <t>end: n. 末梢</t>
+          <t>on the other end n. 末梢
+在另一端</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
+        <is>
+          <t>phr. 在另一端</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr">
         <is>
           <t>微信图片_20260315115654_2090_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="1" t="n">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>lift</t>
         </is>
       </c>
-      <c r="C86" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C86" s="1" t="inlineStr"/>
       <c r="D86" s="1" t="inlineStr"/>
       <c r="E86" s="1" t="inlineStr"/>
       <c r="F86" s="1" t="inlineStr"/>
-      <c r="G86" s="1" t="inlineStr"/>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>lift v. 举起</t>
+        </is>
+      </c>
       <c r="H86" t="inlineStr">
+        <is>
+          <t>v. 举起</t>
+        </is>
+      </c>
+      <c r="I86" t="inlineStr">
         <is>
           <t>微信图片_20260315115654_2090_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="1" t="n">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>handsome</t>
         </is>
       </c>
-      <c r="C87" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C87" s="1" t="inlineStr"/>
       <c r="D87" s="1" t="inlineStr"/>
       <c r="E87" s="1" t="inlineStr"/>
       <c r="F87" s="1" t="inlineStr"/>
-      <c r="G87" s="1" t="inlineStr"/>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>handsome adj. 美观的; 帅的</t>
+        </is>
+      </c>
       <c r="H87" t="inlineStr">
+        <is>
+          <t>adj. 美观的; 帅的</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
         <is>
           <t>微信图片_20260315115654_2090_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="1" t="n">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>light</t>
         </is>
       </c>
-      <c r="C88" s="1" t="inlineStr">
+      <c r="C88" s="1" t="inlineStr"/>
+      <c r="D88" s="1" t="inlineStr"/>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>light - lit - lit</t>
+        </is>
+      </c>
+      <c r="F88" s="1" t="inlineStr"/>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>light - lit - lit v. 使...点亮</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
         <is>
           <t>v. 使...点亮</t>
         </is>
       </c>
-      <c r="D88" s="1" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="H88" t="inlineStr">
+      <c r="I88" t="inlineStr">
         <is>
           <t>微信图片_20260315115654_2090_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="1" t="n">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>as... as</t>
         </is>
       </c>
-      <c r="C89" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C89" s="1" t="inlineStr"/>
       <c r="D89" s="1" t="inlineStr"/>
       <c r="E89" s="1" t="inlineStr"/>
       <c r="F89" s="1" t="inlineStr"/>
-      <c r="G89" s="1" t="inlineStr"/>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>as... as 像...一样</t>
+        </is>
+      </c>
       <c r="H89" t="inlineStr">
+        <is>
+          <t>phr. 像...一样</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
         <is>
           <t>微信图片_20260315115654_2090_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="1" t="n">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>even though</t>
         </is>
       </c>
-      <c r="C90" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C90" s="1" t="inlineStr"/>
       <c r="D90" s="1" t="inlineStr"/>
       <c r="E90" s="1" t="inlineStr"/>
-      <c r="F90" s="1" t="inlineStr"/>
+      <c r="F90" s="1" t="inlineStr">
+        <is>
+          <t>句首</t>
+        </is>
+      </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
-          <t>句首</t>
+          <t>even though 尽管 (句首)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
+        <is>
+          <t>conj. 尽管</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
         <is>
           <t>微信图片_20260315115654_2090_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="1" t="n">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>tired</t>
         </is>
       </c>
-      <c r="C91" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C91" s="1" t="inlineStr"/>
       <c r="D91" s="1" t="inlineStr"/>
       <c r="E91" s="1" t="inlineStr"/>
       <c r="F91" s="1" t="inlineStr"/>
-      <c r="G91" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G91" s="1" t="inlineStr"/>
       <c r="H91" t="inlineStr">
+        <is>
+          <t>adj. 人感到累的</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
         <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="1" t="n">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>tiring</t>
         </is>
       </c>
-      <c r="C92" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C92" s="1" t="inlineStr"/>
       <c r="D92" s="1" t="inlineStr"/>
       <c r="E92" s="1" t="inlineStr"/>
       <c r="F92" s="1" t="inlineStr"/>
       <c r="G92" s="1" t="inlineStr"/>
       <c r="H92" t="inlineStr">
         <is>
+          <t>adj. 让人感到累的</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="1" t="n">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>set things in order</t>
         </is>
       </c>
-      <c r="C93" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C93" s="1" t="inlineStr"/>
       <c r="D93" s="1" t="inlineStr"/>
       <c r="E93" s="1" t="inlineStr"/>
       <c r="F93" s="1" t="inlineStr"/>
       <c r="G93" s="1" t="inlineStr"/>
       <c r="H93" t="inlineStr">
         <is>
+          <t>phr. 把东西归类整理好</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="1" t="n">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>off we went</t>
         </is>
       </c>
-      <c r="C94" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C94" s="1" t="inlineStr"/>
       <c r="D94" s="1" t="inlineStr"/>
       <c r="E94" s="1" t="inlineStr"/>
       <c r="F94" s="1" t="inlineStr"/>
       <c r="G94" s="1" t="inlineStr"/>
       <c r="H94" t="inlineStr">
         <is>
+          <t>phr. 我们马上就去了</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="1" t="n">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>There was the chimp.</t>
         </is>
       </c>
-      <c r="C95" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C95" s="1" t="inlineStr"/>
       <c r="D95" s="1" t="inlineStr"/>
       <c r="E95" s="1" t="inlineStr"/>
       <c r="F95" s="1" t="inlineStr"/>
       <c r="G95" s="1" t="inlineStr"/>
       <c r="H95" t="inlineStr">
         <is>
+          <t>sentence 那里的确有一个黑猩猩</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="1" t="n">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>fresh net</t>
         </is>
       </c>
-      <c r="C96" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C96" s="1" t="inlineStr"/>
       <c r="D96" s="1" t="inlineStr"/>
       <c r="E96" s="1" t="inlineStr"/>
-      <c r="F96" s="1" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="F96" s="1" t="inlineStr">
+        <is>
+          <t>Likely meant 'fresh nest' 可能是指新鲜巢穴</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr"/>
       <c r="H96" t="inlineStr">
+        <is>
+          <t>phr. 新建造的巢穴</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
         <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="1" t="n">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>unbelievable</t>
         </is>
       </c>
-      <c r="C97" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C97" s="1" t="inlineStr"/>
       <c r="D97" s="1" t="inlineStr"/>
       <c r="E97" s="1" t="inlineStr"/>
-      <c r="F97" s="1" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="F97" s="1" t="inlineStr">
+        <is>
+          <t>Spelling correction: 'be' inserted 拼写更正插入了be</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr"/>
       <c r="H97" t="inlineStr">
+        <is>
+          <t>adj. 难以置信的</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
         <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="1" t="n">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>palm nut</t>
         </is>
       </c>
-      <c r="C98" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C98" s="1" t="inlineStr"/>
       <c r="D98" s="1" t="inlineStr"/>
       <c r="E98" s="1" t="inlineStr"/>
       <c r="F98" s="1" t="inlineStr"/>
       <c r="G98" s="1" t="inlineStr"/>
       <c r="H98" t="inlineStr">
         <is>
+          <t>phr. 坚果</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
+        <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="1" t="n">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>by accident</t>
         </is>
       </c>
-      <c r="C99" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C99" s="1" t="inlineStr"/>
       <c r="D99" s="1" t="inlineStr"/>
       <c r="E99" s="1" t="inlineStr"/>
       <c r="F99" s="1" t="inlineStr"/>
       <c r="G99" s="1" t="inlineStr"/>
       <c r="H99" t="inlineStr">
         <is>
+          <t>phr. 意外地；不小心地</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="1" t="n">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>a good sense of balance</t>
         </is>
       </c>
-      <c r="C100" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C100" s="1" t="inlineStr"/>
       <c r="D100" s="1" t="inlineStr"/>
       <c r="E100" s="1" t="inlineStr"/>
       <c r="F100" s="1" t="inlineStr"/>
       <c r="G100" s="1" t="inlineStr"/>
       <c r="H100" t="inlineStr">
         <is>
+          <t>phr. 很好的平衡感</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
+        <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="1" t="n">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>loss</t>
         </is>
       </c>
-      <c r="C101" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C101" s="1" t="inlineStr"/>
       <c r="D101" s="1" t="inlineStr"/>
       <c r="E101" s="1" t="inlineStr"/>
       <c r="F101" s="1" t="inlineStr"/>
       <c r="G101" s="1" t="inlineStr"/>
       <c r="H101" t="inlineStr">
         <is>
+          <t>n. 失去，亏损；丧失</t>
+        </is>
+      </c>
+      <c r="I101" t="inlineStr">
+        <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="1" t="n">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>lose</t>
         </is>
       </c>
-      <c r="C102" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C102" s="1" t="inlineStr"/>
       <c r="D102" s="1" t="inlineStr"/>
       <c r="E102" s="1" t="inlineStr"/>
       <c r="F102" s="1" t="inlineStr"/>
       <c r="G102" s="1" t="inlineStr"/>
       <c r="H102" t="inlineStr">
+        <is>
+          <t>v. 丢失</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
         <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="1" t="n">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>We are losing our habitat.</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr"/>
       <c r="D103" s="1" t="inlineStr"/>
       <c r="E103" s="1" t="inlineStr"/>
       <c r="F103" s="1" t="inlineStr"/>
       <c r="G103" s="1" t="inlineStr"/>
       <c r="H103" t="inlineStr">
         <is>
+          <t>sent. 我们正在失去我们的栖息地。</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="1" t="n">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>We are facing the problem of habbit loss.</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr"/>
       <c r="D104" s="1" t="inlineStr"/>
       <c r="E104" s="1" t="inlineStr"/>
-      <c r="F104" s="1" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="F104" s="1" t="inlineStr">
+        <is>
+          <t>Spelling error: 'habbit' should be 'habitat' 拼写错误应为habitat</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr"/>
       <c r="H104" t="inlineStr">
+        <is>
+          <t>sent. 我们正面临着习惯丧失的问题。</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
         <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="1" t="n">
         <v>104</v>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>write</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr"/>
       <c r="D105" s="1" t="inlineStr"/>
-      <c r="E105" s="1" t="inlineStr"/>
-      <c r="F105" s="1" t="inlineStr">
+      <c r="E105" s="1" t="inlineStr">
         <is>
           <t>write - writing - wrote - written</t>
         </is>
       </c>
+      <c r="F105" s="1" t="inlineStr"/>
       <c r="G105" s="1" t="inlineStr"/>
       <c r="H105" t="inlineStr">
+        <is>
+          <t>v. 写</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
         <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="1" t="n">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>The ocean was polluted.</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr"/>
       <c r="D106" s="1" t="inlineStr"/>
       <c r="E106" s="1" t="inlineStr"/>
       <c r="F106" s="1" t="inlineStr"/>
       <c r="G106" s="1" t="inlineStr"/>
       <c r="H106" t="inlineStr">
         <is>
+          <t>sent. 海洋被污染了。</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
+        <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="1" t="n">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>illegal</t>
         </is>
       </c>
-      <c r="C107" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C107" s="1" t="inlineStr"/>
       <c r="D107" s="1" t="inlineStr"/>
       <c r="E107" s="1" t="inlineStr"/>
       <c r="F107" s="1" t="inlineStr"/>
       <c r="G107" s="1" t="inlineStr"/>
       <c r="H107" t="inlineStr">
         <is>
+          <t>adj. 非法的</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="1" t="n">
         <v>107</v>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>legal</t>
         </is>
       </c>
-      <c r="C108" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C108" s="1" t="inlineStr"/>
       <c r="D108" s="1" t="inlineStr"/>
       <c r="E108" s="1" t="inlineStr"/>
       <c r="F108" s="1" t="inlineStr"/>
       <c r="G108" s="1" t="inlineStr"/>
       <c r="H108" t="inlineStr">
         <is>
+          <t>adj. 合法的</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="1" t="n">
         <v>108</v>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>go off</t>
         </is>
       </c>
-      <c r="C109" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="C109" s="1" t="inlineStr"/>
       <c r="D109" s="1" t="inlineStr"/>
       <c r="E109" s="1" t="inlineStr"/>
       <c r="F109" s="1" t="inlineStr"/>
       <c r="G109" s="1" t="inlineStr"/>
       <c r="H109" t="inlineStr">
         <is>
+          <t>phrasal verb 离开；离去
+phrasal verb 发出巨响</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="1" t="n">
         <v>109</v>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>reflect</t>
         </is>
       </c>
-      <c r="C110" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C110" s="1" t="inlineStr"/>
       <c r="D110" s="1" t="inlineStr"/>
       <c r="E110" s="1" t="inlineStr"/>
       <c r="F110" s="1" t="inlineStr"/>
       <c r="G110" s="1" t="inlineStr"/>
       <c r="H110" t="inlineStr">
         <is>
+          <t>v. 反映；反思</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="1" t="n">
         <v>110</v>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>reflection</t>
         </is>
       </c>
-      <c r="C111" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C111" s="1" t="inlineStr"/>
       <c r="D111" s="1" t="inlineStr"/>
       <c r="E111" s="1" t="inlineStr"/>
       <c r="F111" s="1" t="inlineStr"/>
       <c r="G111" s="1" t="inlineStr"/>
       <c r="H111" t="inlineStr">
         <is>
+          <t>n. reflection</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="1" t="n">
         <v>111</v>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>citizen</t>
         </is>
       </c>
-      <c r="C112" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C112" s="1" t="inlineStr"/>
       <c r="D112" s="1" t="inlineStr"/>
       <c r="E112" s="1" t="inlineStr"/>
       <c r="F112" s="1" t="inlineStr"/>
       <c r="G112" s="1" t="inlineStr"/>
       <c r="H112" t="inlineStr">
         <is>
+          <t>n. 市民</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr">
+        <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="1" t="n">
         <v>112</v>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>rescue</t>
         </is>
       </c>
-      <c r="C113" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C113" s="1" t="inlineStr"/>
       <c r="D113" s="1" t="inlineStr"/>
       <c r="E113" s="1" t="inlineStr"/>
       <c r="F113" s="1" t="inlineStr"/>
       <c r="G113" s="1" t="inlineStr"/>
       <c r="H113" t="inlineStr">
         <is>
+          <t>n. 救援</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="1" t="n">
         <v>113</v>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>household chores</t>
         </is>
       </c>
-      <c r="C114" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C114" s="1" t="inlineStr"/>
       <c r="D114" s="1" t="inlineStr"/>
       <c r="E114" s="1" t="inlineStr"/>
       <c r="F114" s="1" t="inlineStr"/>
       <c r="G114" s="1" t="inlineStr"/>
       <c r="H114" t="inlineStr">
         <is>
+          <t>phr. 家务</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="1" t="n">
         <v>114</v>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>oxygen</t>
         </is>
       </c>
-      <c r="C115" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C115" s="1" t="inlineStr"/>
       <c r="D115" s="1" t="inlineStr"/>
       <c r="E115" s="1" t="inlineStr"/>
       <c r="F115" s="1" t="inlineStr"/>
-      <c r="G115" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G115" s="1" t="inlineStr"/>
       <c r="H115" t="inlineStr">
+        <is>
+          <t>n. 氧气</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
         <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="1" t="n">
         <v>115</v>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>the lady was hitting by the car</t>
         </is>
       </c>
-      <c r="C116" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C116" s="1" t="inlineStr"/>
       <c r="D116" s="1" t="inlineStr"/>
       <c r="E116" s="1" t="inlineStr"/>
-      <c r="F116" s="1" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="F116" s="1" t="inlineStr">
+        <is>
+          <t>Grammar error: 'hitting' should be 'hit' 语法错误：“hitting”应为“hit”</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr"/>
       <c r="H116" t="inlineStr">
+        <is>
+          <t>grammar note 被动</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr">
         <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="1" t="n">
         <v>116</v>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>cool the air</t>
         </is>
       </c>
-      <c r="C117" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C117" s="1" t="inlineStr"/>
       <c r="D117" s="1" t="inlineStr"/>
       <c r="E117" s="1" t="inlineStr"/>
       <c r="F117" s="1" t="inlineStr"/>
       <c r="G117" s="1" t="inlineStr"/>
       <c r="H117" t="inlineStr">
+        <is>
+          <t>phr. 让空气变得凉爽</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
         <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="1" t="n">
         <v>117</v>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>make the air cool</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr"/>
       <c r="D118" s="1" t="inlineStr"/>
       <c r="E118" s="1" t="inlineStr"/>
       <c r="F118" s="1" t="inlineStr"/>
       <c r="G118" s="1" t="inlineStr"/>
       <c r="H118" t="inlineStr">
         <is>
+          <t>v. 使空气变凉</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="1" t="n">
         <v>118</v>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>participate</t>
         </is>
       </c>
-      <c r="C119" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C119" s="1" t="inlineStr"/>
       <c r="D119" s="1" t="inlineStr"/>
       <c r="E119" s="1" t="inlineStr"/>
       <c r="F119" s="1" t="inlineStr"/>
       <c r="G119" s="1" t="inlineStr"/>
       <c r="H119" t="inlineStr">
         <is>
+          <t>v. 参与</t>
+        </is>
+      </c>
+      <c r="I119" t="inlineStr">
+        <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="1" t="n">
         <v>119</v>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>gather</t>
         </is>
       </c>
-      <c r="C120" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C120" s="1" t="inlineStr"/>
       <c r="D120" s="1" t="inlineStr"/>
       <c r="E120" s="1" t="inlineStr"/>
       <c r="F120" s="1" t="inlineStr"/>
       <c r="G120" s="1" t="inlineStr"/>
       <c r="H120" t="inlineStr">
         <is>
+          <t>v. 聚集</t>
+        </is>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="1" t="n">
         <v>120</v>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>had been caught</t>
         </is>
       </c>
-      <c r="C121" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C121" s="1" t="inlineStr"/>
       <c r="D121" s="1" t="inlineStr"/>
       <c r="E121" s="1" t="inlineStr"/>
       <c r="F121" s="1" t="inlineStr"/>
       <c r="G121" s="1" t="inlineStr"/>
       <c r="H121" t="inlineStr">
         <is>
+          <t>phr. 已经被抓住</t>
+        </is>
+      </c>
+      <c r="I121" t="inlineStr">
+        <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="1" t="n">
         <v>121</v>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>feel a great sense of pride</t>
         </is>
       </c>
-      <c r="C122" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C122" s="1" t="inlineStr"/>
       <c r="D122" s="1" t="inlineStr"/>
       <c r="E122" s="1" t="inlineStr"/>
       <c r="F122" s="1" t="inlineStr"/>
       <c r="G122" s="1" t="inlineStr"/>
       <c r="H122" t="inlineStr">
         <is>
+          <t>phr. 有一丝自豪感</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="1" t="n">
         <v>122</v>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>cool</t>
         </is>
       </c>
-      <c r="C123" s="1" t="inlineStr">
-[...5 lines deleted...]
-      </c>
+      <c r="C123" s="1" t="inlineStr"/>
       <c r="D123" s="1" t="inlineStr"/>
       <c r="E123" s="1" t="inlineStr"/>
       <c r="F123" s="1" t="inlineStr"/>
       <c r="G123" s="1" t="inlineStr"/>
       <c r="H123" t="inlineStr">
         <is>
+          <t>adj. 酷的；凉爽的
+v. 凉爽
+v. 使...变凉爽</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="1" t="n">
         <v>123</v>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>podcast</t>
         </is>
       </c>
-      <c r="C124" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C124" s="1" t="inlineStr"/>
       <c r="D124" s="1" t="inlineStr"/>
       <c r="E124" s="1" t="inlineStr"/>
       <c r="F124" s="1" t="inlineStr"/>
       <c r="G124" s="1" t="inlineStr"/>
       <c r="H124" t="inlineStr">
         <is>
+          <t>n. 播客</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="1" t="n">
         <v>124</v>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>go through a website</t>
         </is>
       </c>
-      <c r="C125" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="C125" s="1" t="inlineStr"/>
       <c r="D125" s="1" t="inlineStr"/>
       <c r="E125" s="1" t="inlineStr"/>
       <c r="F125" s="1" t="inlineStr"/>
       <c r="G125" s="1" t="inlineStr"/>
       <c r="H125" t="inlineStr">
         <is>
+          <t>phr. 浏览，查看
+phr. 浏览一个网页</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr">
+        <is>
           <t>微信图片_20260315115713_2099_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="1" t="n">
         <v>125</v>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>factory-farmed</t>
         </is>
       </c>
-      <c r="C126" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C126" s="1" t="inlineStr"/>
       <c r="D126" s="1" t="inlineStr"/>
       <c r="E126" s="1" t="inlineStr"/>
       <c r="F126" s="1" t="inlineStr"/>
-      <c r="G126" s="1" t="inlineStr"/>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>factory-farmed adj. 工厂化养殖的</t>
+        </is>
+      </c>
       <c r="H126" t="inlineStr">
+        <is>
+          <t>adj. 工厂化养殖的</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="1" t="n">
         <v>126</v>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>squirrel</t>
         </is>
       </c>
-      <c r="C127" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C127" s="1" t="inlineStr"/>
       <c r="D127" s="1" t="inlineStr"/>
       <c r="E127" s="1" t="inlineStr"/>
       <c r="F127" s="1" t="inlineStr"/>
-      <c r="G127" s="1" t="inlineStr"/>
+      <c r="G127" s="1" t="inlineStr">
+        <is>
+          <t>squirrel 松鼠</t>
+        </is>
+      </c>
       <c r="H127" t="inlineStr">
+        <is>
+          <t>n. 松鼠</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="1" t="n">
         <v>127</v>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>require</t>
         </is>
       </c>
-      <c r="C128" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C128" s="1" t="inlineStr"/>
       <c r="D128" s="1" t="inlineStr"/>
       <c r="E128" s="1" t="inlineStr"/>
       <c r="F128" s="1" t="inlineStr"/>
-      <c r="G128" s="1" t="inlineStr"/>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>require v. 需要</t>
+        </is>
+      </c>
       <c r="H128" t="inlineStr">
+        <is>
+          <t>v. 需要</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="1" t="n">
         <v>128</v>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>tips on sth</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr"/>
       <c r="D129" s="1" t="inlineStr"/>
       <c r="E129" s="1" t="inlineStr"/>
       <c r="F129" s="1" t="inlineStr"/>
-      <c r="G129" s="1" t="inlineStr"/>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>tips on sth</t>
+        </is>
+      </c>
       <c r="H129" t="inlineStr">
+        <is>
+          <t>n. 关于某事的建议</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="1" t="n">
         <v>129</v>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>ton</t>
         </is>
       </c>
-      <c r="C130" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C130" s="1" t="inlineStr"/>
       <c r="D130" s="1" t="inlineStr"/>
       <c r="E130" s="1" t="inlineStr"/>
       <c r="F130" s="1" t="inlineStr"/>
-      <c r="G130" s="1" t="inlineStr"/>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>ton n. 吨</t>
+        </is>
+      </c>
       <c r="H130" t="inlineStr">
+        <is>
+          <t>n. 吨</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="1" t="n">
         <v>130</v>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>in search of</t>
         </is>
       </c>
-      <c r="C131" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C131" s="1" t="inlineStr"/>
       <c r="D131" s="1" t="inlineStr"/>
       <c r="E131" s="1" t="inlineStr"/>
       <c r="F131" s="1" t="inlineStr"/>
-      <c r="G131" s="1" t="inlineStr"/>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>in search of 在搜索的状态下</t>
+        </is>
+      </c>
       <c r="H131" t="inlineStr">
+        <is>
+          <t>phr. 在搜索的状态下</t>
+        </is>
+      </c>
+      <c r="I131" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="1" t="n">
         <v>131</v>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>lead to</t>
         </is>
       </c>
-      <c r="C132" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C132" s="1" t="inlineStr"/>
       <c r="D132" s="1" t="inlineStr"/>
       <c r="E132" s="1" t="inlineStr"/>
       <c r="F132" s="1" t="inlineStr"/>
-      <c r="G132" s="1" t="inlineStr"/>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>lead to 导致</t>
+        </is>
+      </c>
       <c r="H132" t="inlineStr">
+        <is>
+          <t>phr. 导致</t>
+        </is>
+      </c>
+      <c r="I132" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="1" t="n">
         <v>132</v>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>over the years</t>
         </is>
       </c>
-      <c r="C133" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C133" s="1" t="inlineStr"/>
       <c r="D133" s="1" t="inlineStr"/>
       <c r="E133" s="1" t="inlineStr"/>
       <c r="F133" s="1" t="inlineStr"/>
-      <c r="G133" s="1" t="inlineStr"/>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>over the years 近年来</t>
+        </is>
+      </c>
       <c r="H133" t="inlineStr">
+        <is>
+          <t>phr. 近年来</t>
+        </is>
+      </c>
+      <c r="I133" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="1" t="n">
         <v>133</v>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>damage</t>
         </is>
       </c>
-      <c r="C134" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C134" s="1" t="inlineStr"/>
       <c r="D134" s="1" t="inlineStr"/>
       <c r="E134" s="1" t="inlineStr"/>
       <c r="F134" s="1" t="inlineStr"/>
-      <c r="G134" s="1" t="inlineStr"/>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>damage v. 损坏; 破坏</t>
+        </is>
+      </c>
       <c r="H134" t="inlineStr">
+        <is>
+          <t>v. 损坏; 破坏</t>
+        </is>
+      </c>
+      <c r="I134" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="1" t="n">
         <v>134</v>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>be/become aware of</t>
         </is>
       </c>
-      <c r="C135" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C135" s="1" t="inlineStr"/>
       <c r="D135" s="1" t="inlineStr"/>
       <c r="E135" s="1" t="inlineStr"/>
       <c r="F135" s="1" t="inlineStr"/>
-      <c r="G135" s="1" t="inlineStr"/>
+      <c r="G135" s="1" t="inlineStr">
+        <is>
+          <t>be/become aware of 意识到</t>
+        </is>
+      </c>
       <c r="H135" t="inlineStr">
+        <is>
+          <t>phr. 意识到</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="1" t="n">
         <v>135</v>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>vegetarian</t>
         </is>
       </c>
-      <c r="C136" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C136" s="1" t="inlineStr"/>
       <c r="D136" s="1" t="inlineStr"/>
       <c r="E136" s="1" t="inlineStr"/>
       <c r="F136" s="1" t="inlineStr"/>
-      <c r="G136" s="1" t="inlineStr"/>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>vegetarian n. 素食者</t>
+        </is>
+      </c>
       <c r="H136" t="inlineStr">
+        <is>
+          <t>n. 素食者</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="1" t="n">
         <v>136</v>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>adopt</t>
         </is>
       </c>
-      <c r="C137" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C137" s="1" t="inlineStr"/>
       <c r="D137" s="1" t="inlineStr"/>
       <c r="E137" s="1" t="inlineStr"/>
       <c r="F137" s="1" t="inlineStr"/>
-      <c r="G137" s="1" t="inlineStr"/>
+      <c r="G137" s="1" t="inlineStr">
+        <is>
+          <t>adopt v. 领养; 采取</t>
+        </is>
+      </c>
       <c r="H137" t="inlineStr">
+        <is>
+          <t>v. 领养; 采取</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="1" t="n">
         <v>137</v>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>affect</t>
         </is>
       </c>
-      <c r="C138" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C138" s="1" t="inlineStr"/>
       <c r="D138" s="1" t="inlineStr"/>
       <c r="E138" s="1" t="inlineStr"/>
       <c r="F138" s="1" t="inlineStr"/>
-      <c r="G138" s="1" t="inlineStr"/>
+      <c r="G138" s="1" t="inlineStr">
+        <is>
+          <t>affect v. 影响</t>
+        </is>
+      </c>
       <c r="H138" t="inlineStr">
+        <is>
+          <t>v. 影响</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="1" t="n">
         <v>138</v>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>effect</t>
         </is>
       </c>
-      <c r="C139" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C139" s="1" t="inlineStr"/>
       <c r="D139" s="1" t="inlineStr"/>
       <c r="E139" s="1" t="inlineStr"/>
       <c r="F139" s="1" t="inlineStr"/>
-      <c r="G139" s="1" t="inlineStr"/>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>effect n. 影响</t>
+        </is>
+      </c>
       <c r="H139" t="inlineStr">
+        <is>
+          <t>n. 影响</t>
+        </is>
+      </c>
+      <c r="I139" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="1" t="n">
         <v>139</v>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>resident</t>
         </is>
       </c>
-      <c r="C140" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C140" s="1" t="inlineStr"/>
       <c r="D140" s="1" t="inlineStr"/>
       <c r="E140" s="1" t="inlineStr"/>
       <c r="F140" s="1" t="inlineStr"/>
-      <c r="G140" s="1" t="inlineStr"/>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>resident n. 市民</t>
+        </is>
+      </c>
       <c r="H140" t="inlineStr">
+        <is>
+          <t>n. 市民</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="1" t="n">
         <v>140</v>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>digital document</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr"/>
       <c r="D141" s="1" t="inlineStr"/>
       <c r="E141" s="1" t="inlineStr"/>
       <c r="F141" s="1" t="inlineStr"/>
-      <c r="G141" s="1" t="inlineStr"/>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>digital document</t>
+        </is>
+      </c>
       <c r="H141" t="inlineStr">
+        <is>
+          <t>n. 数字文档</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="1" t="n">
         <v>141</v>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>mark the day</t>
         </is>
       </c>
-      <c r="C142" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C142" s="1" t="inlineStr"/>
       <c r="D142" s="1" t="inlineStr"/>
       <c r="E142" s="1" t="inlineStr"/>
       <c r="F142" s="1" t="inlineStr"/>
-      <c r="G142" s="1" t="inlineStr"/>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>mark the day 标记这一天</t>
+        </is>
+      </c>
       <c r="H142" t="inlineStr">
+        <is>
+          <t>phr. 标记这一天</t>
+        </is>
+      </c>
+      <c r="I142" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="1" t="n">
         <v>142</v>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>oak</t>
         </is>
       </c>
-      <c r="C143" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C143" s="1" t="inlineStr"/>
       <c r="D143" s="1" t="inlineStr"/>
       <c r="E143" s="1" t="inlineStr"/>
       <c r="F143" s="1" t="inlineStr"/>
-      <c r="G143" s="1" t="inlineStr"/>
+      <c r="G143" s="1" t="inlineStr">
+        <is>
+          <t>oak n. 橡树; 橡木</t>
+        </is>
+      </c>
       <c r="H143" t="inlineStr">
+        <is>
+          <t>n. 橡树; 橡木</t>
+        </is>
+      </c>
+      <c r="I143" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="1" t="n">
         <v>143</v>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>downtown</t>
         </is>
       </c>
-      <c r="C144" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C144" s="1" t="inlineStr"/>
       <c r="D144" s="1" t="inlineStr"/>
       <c r="E144" s="1" t="inlineStr"/>
       <c r="F144" s="1" t="inlineStr"/>
-      <c r="G144" s="1" t="inlineStr"/>
+      <c r="G144" s="1" t="inlineStr">
+        <is>
+          <t>downtown n. 市区</t>
+        </is>
+      </c>
       <c r="H144" t="inlineStr">
+        <is>
+          <t>n. 市区</t>
+        </is>
+      </c>
+      <c r="I144" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="1" t="n">
         <v>144</v>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>in all directions</t>
         </is>
       </c>
-      <c r="C145" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C145" s="1" t="inlineStr"/>
       <c r="D145" s="1" t="inlineStr"/>
       <c r="E145" s="1" t="inlineStr"/>
       <c r="F145" s="1" t="inlineStr"/>
-      <c r="G145" s="1" t="inlineStr"/>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>in all directions 朝所有方向</t>
+        </is>
+      </c>
       <c r="H145" t="inlineStr">
+        <is>
+          <t>phr. 朝所有方向</t>
+        </is>
+      </c>
+      <c r="I145" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="1" t="n">
         <v>145</v>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>inconvenient</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr"/>
       <c r="D146" s="1" t="inlineStr"/>
       <c r="E146" s="1" t="inlineStr"/>
       <c r="F146" s="1" t="inlineStr"/>
-      <c r="G146" s="1" t="inlineStr"/>
+      <c r="G146" s="1" t="inlineStr">
+        <is>
+          <t>inconvenient</t>
+        </is>
+      </c>
       <c r="H146" t="inlineStr">
+        <is>
+          <t>adj. 不方便的</t>
+        </is>
+      </c>
+      <c r="I146" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="1" t="n">
         <v>146</v>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>rare</t>
         </is>
       </c>
-      <c r="C147" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C147" s="1" t="inlineStr"/>
       <c r="D147" s="1" t="inlineStr"/>
       <c r="E147" s="1" t="inlineStr"/>
       <c r="F147" s="1" t="inlineStr"/>
-      <c r="G147" s="1" t="inlineStr"/>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>rare adj. 稀有的</t>
+        </is>
+      </c>
       <c r="H147" t="inlineStr">
+        <is>
+          <t>adj. 稀有的</t>
+        </is>
+      </c>
+      <c r="I147" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="1" t="n">
         <v>147</v>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>1/2</t>
         </is>
       </c>
-      <c r="C148" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C148" s="1" t="inlineStr"/>
       <c r="D148" s="1" t="inlineStr"/>
       <c r="E148" s="1" t="inlineStr"/>
       <c r="F148" s="1" t="inlineStr"/>
-      <c r="G148" s="1" t="inlineStr"/>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>1/2 a half</t>
+        </is>
+      </c>
       <c r="H148" t="inlineStr">
+        <is>
+          <t>num. a half</t>
+        </is>
+      </c>
+      <c r="I148" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="1" t="n">
         <v>148</v>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>1/4</t>
         </is>
       </c>
-      <c r="C149" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C149" s="1" t="inlineStr"/>
       <c r="D149" s="1" t="inlineStr"/>
       <c r="E149" s="1" t="inlineStr"/>
       <c r="F149" s="1" t="inlineStr"/>
-      <c r="G149" s="1" t="inlineStr"/>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>1/4 a/one quarter</t>
+        </is>
+      </c>
       <c r="H149" t="inlineStr">
+        <is>
+          <t>num. a/one quarter</t>
+        </is>
+      </c>
+      <c r="I149" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="1" t="n">
         <v>149</v>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>3/4</t>
         </is>
       </c>
-      <c r="C150" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C150" s="1" t="inlineStr"/>
       <c r="D150" s="1" t="inlineStr"/>
       <c r="E150" s="1" t="inlineStr"/>
       <c r="F150" s="1" t="inlineStr"/>
-      <c r="G150" s="1" t="inlineStr"/>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>3/4 three quarters</t>
+        </is>
+      </c>
       <c r="H150" t="inlineStr">
+        <is>
+          <t>num. three quarters</t>
+        </is>
+      </c>
+      <c r="I150" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="1" t="n">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>1/5</t>
         </is>
       </c>
-      <c r="C151" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C151" s="1" t="inlineStr"/>
       <c r="D151" s="1" t="inlineStr"/>
       <c r="E151" s="1" t="inlineStr"/>
       <c r="F151" s="1" t="inlineStr"/>
-      <c r="G151" s="1" t="inlineStr"/>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>1/5 one fifth</t>
+        </is>
+      </c>
       <c r="H151" t="inlineStr">
+        <is>
+          <t>num. one fifth</t>
+        </is>
+      </c>
+      <c r="I151" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="1" t="n">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2 1/5</t>
         </is>
       </c>
-      <c r="C152" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C152" s="1" t="inlineStr"/>
       <c r="D152" s="1" t="inlineStr"/>
       <c r="E152" s="1" t="inlineStr"/>
       <c r="F152" s="1" t="inlineStr"/>
-      <c r="G152" s="1" t="inlineStr"/>
+      <c r="G152" s="1" t="inlineStr">
+        <is>
+          <t>2 1/5 two and one fifth</t>
+        </is>
+      </c>
       <c r="H152" t="inlineStr">
+        <is>
+          <t>num. two and one fifth</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="1" t="n">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>per cent</t>
         </is>
       </c>
-      <c r="C153" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C153" s="1" t="inlineStr"/>
       <c r="D153" s="1" t="inlineStr"/>
       <c r="E153" s="1" t="inlineStr"/>
       <c r="F153" s="1" t="inlineStr"/>
-      <c r="G153" s="1" t="inlineStr"/>
+      <c r="G153" s="1" t="inlineStr">
+        <is>
+          <t>per cent 百分之...</t>
+        </is>
+      </c>
       <c r="H153" t="inlineStr">
+        <is>
+          <t>phr. 百分之...</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="1" t="n">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>length</t>
         </is>
       </c>
-      <c r="C154" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C154" s="1" t="inlineStr"/>
       <c r="D154" s="1" t="inlineStr"/>
       <c r="E154" s="1" t="inlineStr"/>
       <c r="F154" s="1" t="inlineStr"/>
-      <c r="G154" s="1" t="inlineStr"/>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>length n. 长度</t>
+        </is>
+      </c>
       <c r="H154" t="inlineStr">
+        <is>
+          <t>n. 长度</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="1" t="n">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>measure</t>
         </is>
       </c>
-      <c r="C155" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C155" s="1" t="inlineStr"/>
       <c r="D155" s="1" t="inlineStr"/>
       <c r="E155" s="1" t="inlineStr"/>
       <c r="F155" s="1" t="inlineStr"/>
-      <c r="G155" s="1" t="inlineStr"/>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>measure v. 测量</t>
+        </is>
+      </c>
       <c r="H155" t="inlineStr">
+        <is>
+          <t>v. 测量</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="1" t="n">
         <v>155</v>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>measurement</t>
         </is>
       </c>
-      <c r="C156" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C156" s="1" t="inlineStr"/>
       <c r="D156" s="1" t="inlineStr"/>
       <c r="E156" s="1" t="inlineStr"/>
       <c r="F156" s="1" t="inlineStr"/>
-      <c r="G156" s="1" t="inlineStr"/>
+      <c r="G156" s="1" t="inlineStr">
+        <is>
+          <t>measurement n. 测量结果</t>
+        </is>
+      </c>
       <c r="H156" t="inlineStr">
+        <is>
+          <t>n. 测量结果</t>
+        </is>
+      </c>
+      <c r="I156" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="1" t="n">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>three hundred and twenty</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr"/>
       <c r="D157" s="1" t="inlineStr"/>
       <c r="E157" s="1" t="inlineStr"/>
-      <c r="F157" s="1" t="inlineStr"/>
+      <c r="F157" s="1" t="inlineStr">
+        <is>
+          <t>百位、十位之间加 'and'; 前有具体数字，后面无需加 's'</t>
+        </is>
+      </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
-          <t>百位、十位之间加 'and'; 前有具体数字，后面无需加 's'</t>
+          <t>three hundred and twenty 百位、十位之间加 'and' 前有具体数字，后面无需加 's'</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
+        <is>
+          <t>num. 三百二十</t>
+        </is>
+      </c>
+      <c r="I157" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="1" t="n">
         <v>157</v>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>fourteen</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr"/>
       <c r="D158" s="1" t="inlineStr"/>
       <c r="E158" s="1" t="inlineStr"/>
-      <c r="F158" s="1" t="inlineStr"/>
+      <c r="F158" s="1" t="inlineStr">
+        <is>
+          <t>重音在后</t>
+        </is>
+      </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
-          <t>重音在后</t>
+          <t>fourteen 重音在后</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
+        <is>
+          <t>num. 十四</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="1" t="n">
         <v>158</v>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>forty</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr"/>
       <c r="D159" s="1" t="inlineStr"/>
       <c r="E159" s="1" t="inlineStr"/>
-      <c r="F159" s="1" t="inlineStr"/>
+      <c r="F159" s="1" t="inlineStr">
+        <is>
+          <t>重音在前</t>
+        </is>
+      </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
-          <t>重音在前</t>
+          <t>forty 重音在前</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
+        <is>
+          <t>num. 四十</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="1" t="n">
         <v>159</v>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>hundreds of</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr"/>
       <c r="D160" s="1" t="inlineStr"/>
       <c r="E160" s="1" t="inlineStr"/>
       <c r="F160" s="1" t="inlineStr"/>
-      <c r="G160" s="1" t="inlineStr"/>
+      <c r="G160" s="1" t="inlineStr">
+        <is>
+          <t>hundreds of</t>
+        </is>
+      </c>
       <c r="H160" t="inlineStr">
+        <is>
+          <t>num. 数百</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="1" t="n">
         <v>160</v>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>thousands of</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr"/>
       <c r="D161" s="1" t="inlineStr"/>
       <c r="E161" s="1" t="inlineStr"/>
       <c r="F161" s="1" t="inlineStr"/>
-      <c r="G161" s="1" t="inlineStr"/>
+      <c r="G161" s="1" t="inlineStr">
+        <is>
+          <t>thousands of</t>
+        </is>
+      </c>
       <c r="H161" t="inlineStr">
+        <is>
+          <t>num. 数千</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="1" t="n">
         <v>161</v>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>stress</t>
         </is>
       </c>
-      <c r="C162" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C162" s="1" t="inlineStr"/>
       <c r="D162" s="1" t="inlineStr"/>
       <c r="E162" s="1" t="inlineStr"/>
       <c r="F162" s="1" t="inlineStr"/>
-      <c r="G162" s="1" t="inlineStr"/>
+      <c r="G162" s="1" t="inlineStr">
+        <is>
+          <t>stress 重音</t>
+        </is>
+      </c>
       <c r="H162" t="inlineStr">
+        <is>
+          <t>n. 重音</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="1" t="n">
         <v>162</v>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>one hundredth</t>
         </is>
       </c>
-      <c r="C163" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C163" s="1" t="inlineStr"/>
       <c r="D163" s="1" t="inlineStr"/>
       <c r="E163" s="1" t="inlineStr"/>
       <c r="F163" s="1" t="inlineStr"/>
-      <c r="G163" s="1" t="inlineStr"/>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>one hundredth 第一百</t>
+        </is>
+      </c>
       <c r="H163" t="inlineStr">
+        <is>
+          <t>num. 第一百</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="1" t="n">
         <v>163</v>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>What percent</t>
         </is>
       </c>
-      <c r="C164" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C164" s="1" t="inlineStr"/>
       <c r="D164" s="1" t="inlineStr"/>
       <c r="E164" s="1" t="inlineStr"/>
       <c r="F164" s="1" t="inlineStr"/>
-      <c r="G164" s="1" t="inlineStr"/>
+      <c r="G164" s="1" t="inlineStr">
+        <is>
+          <t>问百分比 What percent</t>
+        </is>
+      </c>
       <c r="H164" t="inlineStr">
+        <is>
+          <t>phr. 问百分比</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="1" t="n">
         <v>164</v>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>ty + tieth</t>
         </is>
       </c>
-      <c r="C165" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C165" s="1" t="inlineStr"/>
       <c r="D165" s="1" t="inlineStr"/>
       <c r="E165" s="1" t="inlineStr"/>
       <c r="F165" s="1" t="inlineStr"/>
-      <c r="G165" s="1" t="inlineStr"/>
+      <c r="G165" s="1" t="inlineStr">
+        <is>
+          <t>ty + tieth 基 -&gt; 序</t>
+        </is>
+      </c>
       <c r="H165" t="inlineStr">
+        <is>
+          <t>rule 基 -&gt; 序</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="1" t="n">
         <v>165</v>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>blog post</t>
         </is>
       </c>
-      <c r="C166" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C166" s="1" t="inlineStr"/>
       <c r="D166" s="1" t="inlineStr"/>
       <c r="E166" s="1" t="inlineStr"/>
       <c r="F166" s="1" t="inlineStr"/>
-      <c r="G166" s="1" t="inlineStr"/>
+      <c r="G166" s="1" t="inlineStr">
+        <is>
+          <t>blog post 微博</t>
+        </is>
+      </c>
       <c r="H166" t="inlineStr">
+        <is>
+          <t>phr. 微博</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="1" t="n">
         <v>166</v>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>community</t>
         </is>
       </c>
-      <c r="C167" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C167" s="1" t="inlineStr"/>
       <c r="D167" s="1" t="inlineStr"/>
       <c r="E167" s="1" t="inlineStr"/>
       <c r="F167" s="1" t="inlineStr"/>
-      <c r="G167" s="1" t="inlineStr"/>
+      <c r="G167" s="1" t="inlineStr">
+        <is>
+          <t>community n. 社区; 社会</t>
+        </is>
+      </c>
       <c r="H167" t="inlineStr">
+        <is>
+          <t>n. 社区; 社会</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
         <is>
           <t>微信图片_20260315115718_2102_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="1" t="n">
         <v>167</v>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>修饰 (心)</t>
         </is>
       </c>
-      <c r="C168" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C168" s="1" t="inlineStr"/>
       <c r="D168" s="1" t="inlineStr"/>
       <c r="E168" s="1" t="inlineStr"/>
-      <c r="F168" s="1" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="F168" s="1" t="inlineStr">
+        <is>
+          <t>Top left note 左上角注释</t>
+        </is>
+      </c>
+      <c r="G168" s="1" t="inlineStr"/>
       <c r="H168" t="inlineStr">
+        <is>
+          <t>note 体现主人公情感</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
         <is>
           <t>微信图片_20260315115656_2091_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="1" t="n">
         <v>168</v>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>work</t>
         </is>
       </c>
-      <c r="C169" s="1" t="inlineStr">
+      <c r="C169" s="1" t="inlineStr"/>
+      <c r="D169" s="1" t="inlineStr">
+        <is>
+          <t>work the hook out (of the lip) 把钩子从嘴唇中取出</t>
+        </is>
+      </c>
+      <c r="E169" s="1" t="inlineStr"/>
+      <c r="F169" s="1" t="inlineStr">
+        <is>
+          <t>Phrase: work the hook out of the lip 把钩子从嘴唇里取出来</t>
+        </is>
+      </c>
+      <c r="G169" s="1" t="inlineStr"/>
+      <c r="H169" t="inlineStr">
         <is>
           <t>v. 运行</t>
         </is>
       </c>
-      <c r="D169" s="1" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="H169" t="inlineStr">
+      <c r="I169" t="inlineStr">
         <is>
           <t>微信图片_20260315115656_2091_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="1" t="n">
         <v>169</v>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>hook</t>
         </is>
       </c>
-      <c r="C170" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C170" s="1" t="inlineStr"/>
       <c r="D170" s="1" t="inlineStr"/>
       <c r="E170" s="1" t="inlineStr"/>
       <c r="F170" s="1" t="inlineStr"/>
       <c r="G170" s="1" t="inlineStr"/>
       <c r="H170" t="inlineStr">
         <is>
+          <t>n. 鱼钩</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
           <t>微信图片_20260315115656_2091_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="1" t="n">
         <v>170</v>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>lip</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
-          <t>n. 嘴唇</t>
+          <t>the lip of the bass 贝斯的边缘</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>the lip of the bass</t>
-[...3 lines deleted...]
-        <is>
           <t>鲈的嘴巴</t>
         </is>
       </c>
+      <c r="E171" s="1" t="inlineStr"/>
       <c r="F171" s="1" t="inlineStr"/>
       <c r="G171" s="1" t="inlineStr"/>
       <c r="H171" t="inlineStr">
         <is>
+          <t>n. 嘴唇</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
           <t>微信图片_20260315115656_2091_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="1" t="n">
         <v>171</v>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>give a wave</t>
         </is>
       </c>
-      <c r="C172" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C172" s="1" t="inlineStr"/>
       <c r="D172" s="1" t="inlineStr"/>
       <c r="E172" s="1" t="inlineStr"/>
       <c r="F172" s="1" t="inlineStr"/>
       <c r="G172" s="1" t="inlineStr"/>
       <c r="H172" t="inlineStr">
         <is>
+          <t>phr. 拍打出浪花</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
           <t>微信图片_20260315115656_2091_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="1" t="n">
         <v>172</v>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>as</t>
         </is>
       </c>
-      <c r="C173" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C173" s="1" t="inlineStr"/>
       <c r="D173" s="1" t="inlineStr"/>
       <c r="E173" s="1" t="inlineStr"/>
       <c r="F173" s="1" t="inlineStr"/>
       <c r="G173" s="1" t="inlineStr"/>
       <c r="H173" t="inlineStr">
         <is>
+          <t>prep. 像</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
           <t>微信图片_20260315115656_2091_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="1" t="n">
         <v>173</v>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>such a huge fish</t>
         </is>
       </c>
-      <c r="C174" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C174" s="1" t="inlineStr"/>
       <c r="D174" s="1" t="inlineStr"/>
       <c r="E174" s="1" t="inlineStr"/>
       <c r="F174" s="1" t="inlineStr"/>
       <c r="G174" s="1" t="inlineStr"/>
       <c r="H174" t="inlineStr">
         <is>
+          <t>phr. 这么大一条鱼</t>
+        </is>
+      </c>
+      <c r="I174" t="inlineStr">
+        <is>
           <t>微信图片_20260315115656_2091_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="1" t="n">
         <v>174</v>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>lower</t>
         </is>
       </c>
-      <c r="C175" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C175" s="1" t="inlineStr"/>
       <c r="D175" s="1" t="inlineStr"/>
       <c r="E175" s="1" t="inlineStr"/>
       <c r="F175" s="1" t="inlineStr"/>
       <c r="G175" s="1" t="inlineStr"/>
       <c r="H175" t="inlineStr">
         <is>
+          <t>v. 把...放低</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
           <t>微信图片_20260315115656_2091_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="1" t="n">
         <v>175</v>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
-      <c r="C176" s="1" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="C176" s="1" t="inlineStr"/>
+      <c r="D176" s="1" t="inlineStr">
+        <is>
+          <t>The price is low 价格很低</t>
+        </is>
+      </c>
+      <c r="E176" s="1" t="inlineStr"/>
       <c r="F176" s="1" t="inlineStr"/>
       <c r="G176" s="1" t="inlineStr"/>
       <c r="H176" t="inlineStr">
         <is>
+          <t>adj. 低的</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
           <t>微信图片_20260315115656_2091_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="1" t="n">
         <v>176</v>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>do/does (emphatic)</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr"/>
-      <c r="D177" s="1" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="G177" s="1" t="inlineStr">
+      <c r="D177" s="1" t="inlineStr">
+        <is>
+          <t>He did do it. / He does see. 他确实做了这件事 他确实看见了</t>
+        </is>
+      </c>
+      <c r="E177" s="1" t="inlineStr"/>
+      <c r="F177" s="1" t="inlineStr">
         <is>
           <t>时态, 随时态、人称单复数变化</t>
         </is>
       </c>
+      <c r="G177" s="1" t="inlineStr"/>
       <c r="H177" t="inlineStr">
+        <is>
+          <t>v. 做（强调）</t>
+        </is>
+      </c>
+      <c r="I177" t="inlineStr">
         <is>
           <t>微信图片_20260315115656_2091_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="1" t="n">
         <v>177</v>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>wave</t>
         </is>
       </c>
-      <c r="C178" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="C178" s="1" t="inlineStr"/>
       <c r="D178" s="1" t="inlineStr"/>
       <c r="E178" s="1" t="inlineStr"/>
       <c r="F178" s="1" t="inlineStr"/>
       <c r="G178" s="1" t="inlineStr"/>
       <c r="H178" t="inlineStr">
         <is>
+          <t>n. 波浪
+v. 招手</t>
+        </is>
+      </c>
+      <c r="I178" t="inlineStr">
+        <is>
           <t>微信图片_20260315115656_2091_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="1" t="n">
         <v>178</v>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>tail</t>
         </is>
       </c>
-      <c r="C179" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C179" s="1" t="inlineStr"/>
       <c r="D179" s="1" t="inlineStr"/>
       <c r="E179" s="1" t="inlineStr"/>
       <c r="F179" s="1" t="inlineStr"/>
       <c r="G179" s="1" t="inlineStr"/>
       <c r="H179" t="inlineStr">
         <is>
+          <t>n. 尾巴</t>
+        </is>
+      </c>
+      <c r="I179" t="inlineStr">
+        <is>
           <t>微信图片_20260315115656_2091_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="1" t="n">
         <v>179</v>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>disappear</t>
         </is>
       </c>
-      <c r="C180" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C180" s="1" t="inlineStr"/>
       <c r="D180" s="1" t="inlineStr"/>
       <c r="E180" s="1" t="inlineStr"/>
       <c r="F180" s="1" t="inlineStr"/>
       <c r="G180" s="1" t="inlineStr"/>
       <c r="H180" t="inlineStr">
         <is>
+          <t>v. 消失</t>
+        </is>
+      </c>
+      <c r="I180" t="inlineStr">
+        <is>
           <t>微信图片_20260315115656_2091_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="1" t="n">
         <v>180</v>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>The key to success is to remain truthful and honest even if no one is watching.</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr"/>
       <c r="D181" s="1" t="inlineStr"/>
       <c r="E181" s="1" t="inlineStr"/>
-      <c r="F181" s="1" t="inlineStr"/>
-      <c r="G181" s="1" t="inlineStr">
+      <c r="F181" s="1" t="inlineStr">
         <is>
           <t>remain (v. 保持), truthful (adj. 真实的)</t>
         </is>
       </c>
+      <c r="G181" s="1" t="inlineStr"/>
       <c r="H181" t="inlineStr">
+        <is>
+          <t>sent. 成功的关键是在没有人注意的情况下仍然保持真实和诚实。</t>
+        </is>
+      </c>
+      <c r="I181" t="inlineStr">
         <is>
           <t>微信图片_20260315115656_2091_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="1" t="n">
         <v>181</v>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>He told his son honesty is the best policy by his words and real action.</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr"/>
       <c r="D182" s="1" t="inlineStr"/>
       <c r="E182" s="1" t="inlineStr"/>
-      <c r="F182" s="1" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="F182" s="1" t="inlineStr">
+        <is>
+          <t>by (underlined) 由（下划线）</t>
+        </is>
+      </c>
+      <c r="G182" s="1" t="inlineStr"/>
       <c r="H182" t="inlineStr">
+        <is>
+          <t>sent. 他通过言传身教告诉儿子诚实是最好的策略。</t>
+        </is>
+      </c>
+      <c r="I182" t="inlineStr">
         <is>
           <t>微信图片_20260315115656_2091_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="1" t="n">
         <v>182</v>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>infer</t>
         </is>
       </c>
-      <c r="C183" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C183" s="1" t="inlineStr"/>
       <c r="D183" s="1" t="inlineStr"/>
       <c r="E183" s="1" t="inlineStr"/>
       <c r="F183" s="1" t="inlineStr"/>
       <c r="G183" s="1" t="inlineStr"/>
       <c r="H183" t="inlineStr">
         <is>
+          <t>v. 推测</t>
+        </is>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
           <t>微信图片_20260315115656_2091_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="1" t="n">
         <v>183</v>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>chip</t>
         </is>
       </c>
-      <c r="C184" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C184" s="1" t="inlineStr"/>
       <c r="D184" s="1" t="inlineStr"/>
       <c r="E184" s="1" t="inlineStr"/>
       <c r="F184" s="1" t="inlineStr"/>
-      <c r="G184" s="1" t="inlineStr"/>
+      <c r="G184" s="1" t="inlineStr">
+        <is>
+          <t>chip 薯条(粗); 芯片</t>
+        </is>
+      </c>
       <c r="H184" t="inlineStr">
+        <is>
+          <t>n. 薯条(粗); 芯片</t>
+        </is>
+      </c>
+      <c r="I184" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="1" t="n">
         <v>184</v>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>french fries</t>
         </is>
       </c>
-      <c r="C185" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C185" s="1" t="inlineStr"/>
       <c r="D185" s="1" t="inlineStr"/>
       <c r="E185" s="1" t="inlineStr"/>
       <c r="F185" s="1" t="inlineStr"/>
-      <c r="G185" s="1" t="inlineStr"/>
+      <c r="G185" s="1" t="inlineStr">
+        <is>
+          <t>french fries 薯条(细)</t>
+        </is>
+      </c>
       <c r="H185" t="inlineStr">
+        <is>
+          <t>n. 薯条(细)</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="1" t="n">
         <v>185</v>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>be covered by</t>
         </is>
       </c>
-      <c r="C186" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C186" s="1" t="inlineStr"/>
       <c r="D186" s="1" t="inlineStr"/>
       <c r="E186" s="1" t="inlineStr"/>
       <c r="F186" s="1" t="inlineStr"/>
-      <c r="G186" s="1" t="inlineStr"/>
+      <c r="G186" s="1" t="inlineStr">
+        <is>
+          <t>be covered by 被...所覆盖</t>
+        </is>
+      </c>
       <c r="H186" t="inlineStr">
+        <is>
+          <t>phr. 被...所覆盖</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="1" t="n">
         <v>186</v>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>thick</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
-          <t>adj. 茂密的</t>
-[...6 lines deleted...]
-      </c>
+          <t>thick forest 茂密的森林</t>
+        </is>
+      </c>
+      <c r="D187" s="1" t="inlineStr"/>
       <c r="E187" s="1" t="inlineStr"/>
       <c r="F187" s="1" t="inlineStr"/>
-      <c r="G187" s="1" t="inlineStr"/>
+      <c r="G187" s="1" t="inlineStr">
+        <is>
+          <t>thick adj. 茂密的 ~ forest</t>
+        </is>
+      </c>
       <c r="H187" t="inlineStr">
+        <is>
+          <t>adj. 茂密的</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="1" t="n">
         <v>187</v>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>die out</t>
         </is>
       </c>
-      <c r="C188" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C188" s="1" t="inlineStr"/>
       <c r="D188" s="1" t="inlineStr"/>
       <c r="E188" s="1" t="inlineStr"/>
       <c r="F188" s="1" t="inlineStr"/>
-      <c r="G188" s="1" t="inlineStr"/>
+      <c r="G188" s="1" t="inlineStr">
+        <is>
+          <t>die out 灭亡</t>
+        </is>
+      </c>
       <c r="H188" t="inlineStr">
+        <is>
+          <t>phr. 灭亡</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="1" t="n">
         <v>188</v>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>keep animals</t>
         </is>
       </c>
-      <c r="C189" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C189" s="1" t="inlineStr"/>
       <c r="D189" s="1" t="inlineStr"/>
       <c r="E189" s="1" t="inlineStr"/>
       <c r="F189" s="1" t="inlineStr"/>
-      <c r="G189" s="1" t="inlineStr"/>
+      <c r="G189" s="1" t="inlineStr">
+        <is>
+          <t>keep animals 圈养动物</t>
+        </is>
+      </c>
       <c r="H189" t="inlineStr">
+        <is>
+          <t>phr. 圈养动物</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="1" t="n">
         <v>189</v>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>So did most of them.</t>
         </is>
       </c>
-      <c r="C190" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C190" s="1" t="inlineStr"/>
       <c r="D190" s="1" t="inlineStr"/>
       <c r="E190" s="1" t="inlineStr"/>
-      <c r="F190" s="1" t="inlineStr"/>
+      <c r="F190" s="1" t="inlineStr">
+        <is>
+          <t>肯定</t>
+        </is>
+      </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
-          <t>肯定</t>
+          <t>肯定 So did most of them. 它们因为同样的原因而消失</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
+        <is>
+          <t>sentence 它们因为同样的原因而消失</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="1" t="n">
         <v>190</v>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>spend sth in doing sth</t>
         </is>
       </c>
-      <c r="C191" s="1" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C191" s="1" t="inlineStr">
+        <is>
+          <t>I spend sth in doing sth 我花费时间做某事</t>
+        </is>
+      </c>
+      <c r="D191" s="1" t="inlineStr"/>
       <c r="E191" s="1" t="inlineStr"/>
       <c r="F191" s="1" t="inlineStr"/>
-      <c r="G191" s="1" t="inlineStr"/>
+      <c r="G191" s="1" t="inlineStr">
+        <is>
+          <t>I spend sth in doing sth</t>
+        </is>
+      </c>
       <c r="H191" t="inlineStr">
+        <is>
+          <t>v. 花费（时间、金钱等）做某事</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="1" t="n">
         <v>191</v>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>take</t>
         </is>
       </c>
-      <c r="C192" s="1" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C192" s="1" t="inlineStr">
+        <is>
+          <t>It takes sb to do sth 做某事需要某人</t>
+        </is>
+      </c>
+      <c r="D192" s="1" t="inlineStr"/>
       <c r="E192" s="1" t="inlineStr"/>
       <c r="F192" s="1" t="inlineStr"/>
-      <c r="G192" s="1" t="inlineStr"/>
+      <c r="G192" s="1" t="inlineStr">
+        <is>
+          <t>It takes sb to do sth</t>
+        </is>
+      </c>
       <c r="H192" t="inlineStr">
+        <is>
+          <t>v. 拿</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="1" t="n">
         <v>192</v>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>stay</t>
         </is>
       </c>
-      <c r="C193" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C193" s="1" t="inlineStr"/>
       <c r="D193" s="1" t="inlineStr"/>
       <c r="E193" s="1" t="inlineStr"/>
       <c r="F193" s="1" t="inlineStr"/>
-      <c r="G193" s="1" t="inlineStr"/>
+      <c r="G193" s="1" t="inlineStr">
+        <is>
+          <t>stay 停留, 保持一段时间</t>
+        </is>
+      </c>
       <c r="H193" t="inlineStr">
+        <is>
+          <t>v. 停留, 保持一段时间</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="1" t="n">
         <v>193</v>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>imitate</t>
         </is>
       </c>
-      <c r="C194" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C194" s="1" t="inlineStr"/>
       <c r="D194" s="1" t="inlineStr"/>
       <c r="E194" s="1" t="inlineStr"/>
       <c r="F194" s="1" t="inlineStr"/>
-      <c r="G194" s="1" t="inlineStr"/>
+      <c r="G194" s="1" t="inlineStr">
+        <is>
+          <t>imitate v. 模仿</t>
+        </is>
+      </c>
       <c r="H194" t="inlineStr">
+        <is>
+          <t>v. 模仿</t>
+        </is>
+      </c>
+      <c r="I194" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="1" t="n">
         <v>194</v>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>How does it look?</t>
         </is>
       </c>
-      <c r="C195" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C195" s="1" t="inlineStr"/>
       <c r="D195" s="1" t="inlineStr"/>
       <c r="E195" s="1" t="inlineStr"/>
       <c r="F195" s="1" t="inlineStr"/>
-      <c r="G195" s="1" t="inlineStr"/>
+      <c r="G195" s="1" t="inlineStr">
+        <is>
+          <t>How does it look?</t>
+        </is>
+      </c>
       <c r="H195" t="inlineStr">
+        <is>
+          <t>sentence 它看起来怎么样？</t>
+        </is>
+      </c>
+      <c r="I195" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="1" t="n">
         <v>195</v>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>What does it look like?</t>
         </is>
       </c>
-      <c r="C196" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C196" s="1" t="inlineStr"/>
       <c r="D196" s="1" t="inlineStr"/>
       <c r="E196" s="1" t="inlineStr"/>
       <c r="F196" s="1" t="inlineStr"/>
-      <c r="G196" s="1" t="inlineStr"/>
+      <c r="G196" s="1" t="inlineStr">
+        <is>
+          <t>What does it look like?</t>
+        </is>
+      </c>
       <c r="H196" t="inlineStr">
+        <is>
+          <t>sentence 它看起来像什么？</t>
+        </is>
+      </c>
+      <c r="I196" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="1" t="n">
         <v>196</v>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>rare</t>
         </is>
       </c>
-      <c r="C197" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C197" s="1" t="inlineStr"/>
       <c r="D197" s="1" t="inlineStr"/>
       <c r="E197" s="1" t="inlineStr"/>
       <c r="F197" s="1" t="inlineStr"/>
       <c r="G197" s="1" t="inlineStr">
         <is>
-          <t>5/12</t>
+          <t>rare adj. 稀少的 5/12</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
+        <is>
+          <t>adj. 稀少的</t>
+        </is>
+      </c>
+      <c r="I197" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="1" t="n">
         <v>197</v>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>trumpet</t>
         </is>
       </c>
-      <c r="C198" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C198" s="1" t="inlineStr"/>
       <c r="D198" s="1" t="inlineStr"/>
       <c r="E198" s="1" t="inlineStr"/>
       <c r="F198" s="1" t="inlineStr"/>
-      <c r="G198" s="1" t="inlineStr"/>
+      <c r="G198" s="1" t="inlineStr">
+        <is>
+          <t>trumpet n. 小号; 喇叭</t>
+        </is>
+      </c>
       <c r="H198" t="inlineStr">
+        <is>
+          <t>n. 小号; 喇叭</t>
+        </is>
+      </c>
+      <c r="I198" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="1" t="n">
         <v>198</v>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>observe</t>
         </is>
       </c>
-      <c r="C199" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C199" s="1" t="inlineStr"/>
       <c r="D199" s="1" t="inlineStr"/>
       <c r="E199" s="1" t="inlineStr"/>
       <c r="F199" s="1" t="inlineStr"/>
-      <c r="G199" s="1" t="inlineStr"/>
+      <c r="G199" s="1" t="inlineStr">
+        <is>
+          <t>observe v. 遵守; 观察</t>
+        </is>
+      </c>
       <c r="H199" t="inlineStr">
+        <is>
+          <t>v. 遵守; 观察</t>
+        </is>
+      </c>
+      <c r="I199" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="1" t="n">
         <v>199</v>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>give birth to</t>
         </is>
       </c>
-      <c r="C200" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C200" s="1" t="inlineStr"/>
       <c r="D200" s="1" t="inlineStr"/>
       <c r="E200" s="1" t="inlineStr"/>
       <c r="F200" s="1" t="inlineStr"/>
-      <c r="G200" s="1" t="inlineStr"/>
+      <c r="G200" s="1" t="inlineStr">
+        <is>
+          <t>give birth to 生...</t>
+        </is>
+      </c>
       <c r="H200" t="inlineStr">
+        <is>
+          <t>phr. 生...</t>
+        </is>
+      </c>
+      <c r="I200" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="1" t="n">
         <v>200</v>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>delicious</t>
         </is>
       </c>
-      <c r="C201" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C201" s="1" t="inlineStr"/>
       <c r="D201" s="1" t="inlineStr"/>
       <c r="E201" s="1" t="inlineStr"/>
       <c r="F201" s="1" t="inlineStr"/>
-      <c r="G201" s="1" t="inlineStr"/>
+      <c r="G201" s="1" t="inlineStr">
+        <is>
+          <t>delicious adj. 令人开心的; 宜人的</t>
+        </is>
+      </c>
       <c r="H201" t="inlineStr">
+        <is>
+          <t>adj. 令人开心的; 宜人的</t>
+        </is>
+      </c>
+      <c r="I201" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="1" t="n">
         <v>201</v>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>pool</t>
         </is>
       </c>
-      <c r="C202" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C202" s="1" t="inlineStr"/>
       <c r="D202" s="1" t="inlineStr"/>
       <c r="E202" s="1" t="inlineStr"/>
       <c r="F202" s="1" t="inlineStr"/>
-      <c r="G202" s="1" t="inlineStr"/>
+      <c r="G202" s="1" t="inlineStr">
+        <is>
+          <t>pool n. 水塘</t>
+        </is>
+      </c>
       <c r="H202" t="inlineStr">
+        <is>
+          <t>n. 水塘</t>
+        </is>
+      </c>
+      <c r="I202" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="1" t="n">
         <v>202</v>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>field</t>
         </is>
       </c>
-      <c r="C203" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C203" s="1" t="inlineStr"/>
       <c r="D203" s="1" t="inlineStr"/>
       <c r="E203" s="1" t="inlineStr"/>
       <c r="F203" s="1" t="inlineStr"/>
-      <c r="G203" s="1" t="inlineStr"/>
+      <c r="G203" s="1" t="inlineStr">
+        <is>
+          <t>field n. 田野</t>
+        </is>
+      </c>
       <c r="H203" t="inlineStr">
+        <is>
+          <t>n. 田野</t>
+        </is>
+      </c>
+      <c r="I203" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="1" t="n">
         <v>203</v>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>field glass</t>
         </is>
       </c>
-      <c r="C204" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C204" s="1" t="inlineStr"/>
       <c r="D204" s="1" t="inlineStr"/>
       <c r="E204" s="1" t="inlineStr"/>
       <c r="F204" s="1" t="inlineStr"/>
-      <c r="G204" s="1" t="inlineStr"/>
+      <c r="G204" s="1" t="inlineStr">
+        <is>
+          <t>field glass 望远镜</t>
+        </is>
+      </c>
       <c r="H204" t="inlineStr">
+        <is>
+          <t>n. 望远镜</t>
+        </is>
+      </c>
+      <c r="I204" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="1" t="n">
         <v>204</v>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>appear</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
-          <t>v. 显得; 看来</t>
-[...6 lines deleted...]
-      </c>
+          <t>appear to be 看起来是</t>
+        </is>
+      </c>
+      <c r="D205" s="1" t="inlineStr"/>
       <c r="E205" s="1" t="inlineStr"/>
       <c r="F205" s="1" t="inlineStr"/>
-      <c r="G205" s="1" t="inlineStr"/>
+      <c r="G205" s="1" t="inlineStr">
+        <is>
+          <t>appear v. 显得; 看来 ~ to be 看起来是</t>
+        </is>
+      </c>
       <c r="H205" t="inlineStr">
+        <is>
+          <t>v. 显得; 看来</t>
+        </is>
+      </c>
+      <c r="I205" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="1" t="n">
         <v>205</v>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>nearby</t>
         </is>
       </c>
-      <c r="C206" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C206" s="1" t="inlineStr"/>
       <c r="D206" s="1" t="inlineStr"/>
       <c r="E206" s="1" t="inlineStr"/>
       <c r="F206" s="1" t="inlineStr"/>
       <c r="G206" s="1" t="inlineStr">
         <is>
-          <t>5/13</t>
+          <t>nearby adj./adv. 附近 5/13</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
+        <is>
+          <t>adj./adv. 附近</t>
+        </is>
+      </c>
+      <c r="I206" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="1" t="n">
         <v>206</v>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>mind</t>
         </is>
       </c>
-      <c r="C207" s="1" t="inlineStr">
+      <c r="C207" s="1" t="inlineStr"/>
+      <c r="D207" s="1" t="inlineStr">
+        <is>
+          <t>mind my sitting here; mind his being there 介意我坐在这里；介意他在那里</t>
+        </is>
+      </c>
+      <c r="E207" s="1" t="inlineStr"/>
+      <c r="F207" s="1" t="inlineStr"/>
+      <c r="G207" s="1" t="inlineStr">
+        <is>
+          <t>mind v. 介意 mind my sitting here mind his being there</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
         <is>
           <t>v. 介意</t>
         </is>
       </c>
-      <c r="D207" s="1" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="H207" t="inlineStr">
+      <c r="I207" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="1" t="n">
         <v>207</v>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>satisfy</t>
         </is>
       </c>
-      <c r="C208" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C208" s="1" t="inlineStr"/>
       <c r="D208" s="1" t="inlineStr"/>
       <c r="E208" s="1" t="inlineStr"/>
-      <c r="F208" s="1" t="inlineStr"/>
+      <c r="F208" s="1" t="inlineStr">
+        <is>
+          <t>satisfied (adj.) 满意的</t>
+        </is>
+      </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
-          <t>satisfied (adj.)</t>
+          <t>satisfy satisfied</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
+        <is>
+          <t>v. 使满意</t>
+        </is>
+      </c>
+      <c r="I208" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="1" t="n">
         <v>208</v>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>a little</t>
         </is>
       </c>
-      <c r="C209" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C209" s="1" t="inlineStr"/>
       <c r="D209" s="1" t="inlineStr"/>
       <c r="E209" s="1" t="inlineStr"/>
       <c r="F209" s="1" t="inlineStr"/>
-      <c r="G209" s="1" t="inlineStr"/>
+      <c r="G209" s="1" t="inlineStr">
+        <is>
+          <t>a little 有一点</t>
+        </is>
+      </c>
       <c r="H209" t="inlineStr">
+        <is>
+          <t>phr. 有一点</t>
+        </is>
+      </c>
+      <c r="I209" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="1" t="n">
         <v>209</v>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>little</t>
         </is>
       </c>
-      <c r="C210" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C210" s="1" t="inlineStr"/>
       <c r="D210" s="1" t="inlineStr"/>
       <c r="E210" s="1" t="inlineStr"/>
       <c r="F210" s="1" t="inlineStr"/>
-      <c r="G210" s="1" t="inlineStr"/>
+      <c r="G210" s="1" t="inlineStr">
+        <is>
+          <t>little 无</t>
+        </is>
+      </c>
       <c r="H210" t="inlineStr">
+        <is>
+          <t>adj. 无</t>
+        </is>
+      </c>
+      <c r="I210" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="1" t="n">
         <v>210</v>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>only a little</t>
         </is>
       </c>
-      <c r="C211" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C211" s="1" t="inlineStr"/>
       <c r="D211" s="1" t="inlineStr"/>
       <c r="E211" s="1" t="inlineStr"/>
       <c r="F211" s="1" t="inlineStr"/>
-      <c r="G211" s="1" t="inlineStr"/>
+      <c r="G211" s="1" t="inlineStr">
+        <is>
+          <t>only a little</t>
+        </is>
+      </c>
       <c r="H211" t="inlineStr">
+        <is>
+          <t>phr. 只有一点</t>
+        </is>
+      </c>
+      <c r="I211" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="1" t="n">
         <v>211</v>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>only a few</t>
         </is>
       </c>
-      <c r="C212" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C212" s="1" t="inlineStr"/>
       <c r="D212" s="1" t="inlineStr"/>
       <c r="E212" s="1" t="inlineStr"/>
       <c r="F212" s="1" t="inlineStr"/>
-      <c r="G212" s="1" t="inlineStr"/>
+      <c r="G212" s="1" t="inlineStr">
+        <is>
+          <t>only a few</t>
+        </is>
+      </c>
       <c r="H212" t="inlineStr">
+        <is>
+          <t>phr. 只有几个</t>
+        </is>
+      </c>
+      <c r="I212" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="1" t="n">
         <v>212</v>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>the Sun</t>
         </is>
       </c>
-      <c r="C213" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C213" s="1" t="inlineStr"/>
       <c r="D213" s="1" t="inlineStr"/>
       <c r="E213" s="1" t="inlineStr"/>
-      <c r="F213" s="1" t="inlineStr"/>
+      <c r="F213" s="1" t="inlineStr">
+        <is>
+          <t>专有名词</t>
+        </is>
+      </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
-          <t>专有名词</t>
+          <t>the Sun 专有名词</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
+        <is>
+          <t>n. 太阳</t>
+        </is>
+      </c>
+      <c r="I213" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="1" t="n">
         <v>213</v>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>by</t>
         </is>
       </c>
-      <c r="C214" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C214" s="1" t="inlineStr"/>
       <c r="D214" s="1" t="inlineStr"/>
       <c r="E214" s="1" t="inlineStr"/>
       <c r="F214" s="1" t="inlineStr"/>
-      <c r="G214" s="1" t="inlineStr"/>
+      <c r="G214" s="1" t="inlineStr">
+        <is>
+          <t>by 紧接着</t>
+        </is>
+      </c>
       <c r="H214" t="inlineStr">
+        <is>
+          <t>prep. 紧接着</t>
+        </is>
+      </c>
+      <c r="I214" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="1" t="n">
         <v>214</v>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>smell</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
+          <t>`+ adj. 加形容词</t>
+        </is>
+      </c>
+      <c r="D215" s="1" t="inlineStr"/>
+      <c r="E215" s="1" t="inlineStr"/>
+      <c r="F215" s="1" t="inlineStr">
+        <is>
+          <t>Linking verb 系动词</t>
+        </is>
+      </c>
+      <c r="G215" s="1" t="inlineStr">
+        <is>
+          <t>smell</t>
+        </is>
+      </c>
+      <c r="H215" t="inlineStr">
+        <is>
           <t>v. 闻起来</t>
         </is>
       </c>
-      <c r="D215" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="H215" t="inlineStr">
+      <c r="I215" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="1" t="n">
         <v>215</v>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>sound</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
+          <t>`+ adj. 形容词</t>
+        </is>
+      </c>
+      <c r="D216" s="1" t="inlineStr"/>
+      <c r="E216" s="1" t="inlineStr"/>
+      <c r="F216" s="1" t="inlineStr">
+        <is>
+          <t>Linking verb 系动词</t>
+        </is>
+      </c>
+      <c r="G216" s="1" t="inlineStr">
+        <is>
+          <t>sound</t>
+        </is>
+      </c>
+      <c r="H216" t="inlineStr">
+        <is>
           <t>v. 听起来</t>
         </is>
       </c>
-      <c r="D216" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="H216" t="inlineStr">
+      <c r="I216" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="1" t="n">
         <v>216</v>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>look</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
+          <t>`+ adj. 形容词</t>
+        </is>
+      </c>
+      <c r="D217" s="1" t="inlineStr"/>
+      <c r="E217" s="1" t="inlineStr"/>
+      <c r="F217" s="1" t="inlineStr">
+        <is>
+          <t>Linking verb 系动词</t>
+        </is>
+      </c>
+      <c r="G217" s="1" t="inlineStr">
+        <is>
+          <t>look</t>
+        </is>
+      </c>
+      <c r="H217" t="inlineStr">
+        <is>
           <t>v. 看起来</t>
         </is>
       </c>
-      <c r="D217" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="H217" t="inlineStr">
+      <c r="I217" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="1" t="n">
         <v>217</v>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>taste</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
+          <t>`+ adj. 形容词</t>
+        </is>
+      </c>
+      <c r="D218" s="1" t="inlineStr"/>
+      <c r="E218" s="1" t="inlineStr"/>
+      <c r="F218" s="1" t="inlineStr">
+        <is>
+          <t>Linking verb 系动词</t>
+        </is>
+      </c>
+      <c r="G218" s="1" t="inlineStr">
+        <is>
+          <t>taste</t>
+        </is>
+      </c>
+      <c r="H218" t="inlineStr">
+        <is>
           <t>v. 尝起来</t>
         </is>
       </c>
-      <c r="D218" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="H218" t="inlineStr">
+      <c r="I218" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="1" t="n">
         <v>218</v>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>feel</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
+          <t>`+ adj. 加形容词</t>
+        </is>
+      </c>
+      <c r="D219" s="1" t="inlineStr"/>
+      <c r="E219" s="1" t="inlineStr"/>
+      <c r="F219" s="1" t="inlineStr">
+        <is>
+          <t>Linking verb 系动词</t>
+        </is>
+      </c>
+      <c r="G219" s="1" t="inlineStr">
+        <is>
+          <t>feel</t>
+        </is>
+      </c>
+      <c r="H219" t="inlineStr">
+        <is>
           <t>v. 感觉起来</t>
         </is>
       </c>
-      <c r="D219" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="H219" t="inlineStr">
+      <c r="I219" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="1" t="n">
         <v>219</v>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>nest</t>
         </is>
       </c>
-      <c r="C220" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C220" s="1" t="inlineStr"/>
       <c r="D220" s="1" t="inlineStr"/>
       <c r="E220" s="1" t="inlineStr"/>
       <c r="F220" s="1" t="inlineStr"/>
-      <c r="G220" s="1" t="inlineStr"/>
+      <c r="G220" s="1" t="inlineStr">
+        <is>
+          <t>nest n. 巢穴</t>
+        </is>
+      </c>
       <c r="H220" t="inlineStr">
+        <is>
+          <t>n. 巢穴</t>
+        </is>
+      </c>
+      <c r="I220" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="1" t="n">
         <v>220</v>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>push</t>
         </is>
       </c>
-      <c r="C221" s="1" t="inlineStr">
+      <c r="C221" s="1" t="inlineStr"/>
+      <c r="D221" s="1" t="inlineStr">
+        <is>
+          <t>Don't push others 不要推别人</t>
+        </is>
+      </c>
+      <c r="E221" s="1" t="inlineStr"/>
+      <c r="F221" s="1" t="inlineStr"/>
+      <c r="G221" s="1" t="inlineStr">
+        <is>
+          <t>push v. 推动 Don't ~ others</t>
+        </is>
+      </c>
+      <c r="H221" t="inlineStr">
         <is>
           <t>v. 推动</t>
         </is>
       </c>
-      <c r="D221" s="1" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="H221" t="inlineStr">
+      <c r="I221" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="1" t="n">
         <v>221</v>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>pull</t>
         </is>
       </c>
-      <c r="C222" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C222" s="1" t="inlineStr"/>
       <c r="D222" s="1" t="inlineStr"/>
       <c r="E222" s="1" t="inlineStr"/>
       <c r="F222" s="1" t="inlineStr"/>
-      <c r="G222" s="1" t="inlineStr"/>
+      <c r="G222" s="1" t="inlineStr">
+        <is>
+          <t>pull</t>
+        </is>
+      </c>
       <c r="H222" t="inlineStr">
+        <is>
+          <t>v. 拉</t>
+        </is>
+      </c>
+      <c r="I222" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="1" t="n">
         <v>222</v>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>grey</t>
         </is>
       </c>
-      <c r="C223" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C223" s="1" t="inlineStr"/>
       <c r="D223" s="1" t="inlineStr"/>
       <c r="E223" s="1" t="inlineStr"/>
-      <c r="F223" s="1" t="inlineStr"/>
+      <c r="F223" s="1" t="inlineStr">
+        <is>
+          <t>also spelled gray 也拼作灰色</t>
+        </is>
+      </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
-          <t>also spelled gray</t>
+          <t>grey (gray) adj. 灰色的</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
+        <is>
+          <t>adj. 灰色的</t>
+        </is>
+      </c>
+      <c r="I223" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="1" t="n">
         <v>223</v>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>fine</t>
         </is>
       </c>
-      <c r="C224" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C224" s="1" t="inlineStr"/>
       <c r="D224" s="1" t="inlineStr"/>
       <c r="E224" s="1" t="inlineStr"/>
       <c r="F224" s="1" t="inlineStr"/>
-      <c r="G224" s="1" t="inlineStr"/>
+      <c r="G224" s="1" t="inlineStr">
+        <is>
+          <t>fine adj. 完好的</t>
+        </is>
+      </c>
       <c r="H224" t="inlineStr">
+        <is>
+          <t>adj. 完好的</t>
+        </is>
+      </c>
+      <c r="I224" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="1" t="n">
         <v>224</v>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>cover</t>
         </is>
       </c>
-      <c r="C225" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C225" s="1" t="inlineStr"/>
       <c r="D225" s="1" t="inlineStr"/>
       <c r="E225" s="1" t="inlineStr"/>
       <c r="F225" s="1" t="inlineStr"/>
-      <c r="G225" s="1" t="inlineStr"/>
+      <c r="G225" s="1" t="inlineStr">
+        <is>
+          <t>cover v. 遮盖</t>
+        </is>
+      </c>
       <c r="H225" t="inlineStr">
+        <is>
+          <t>v. 遮盖</t>
+        </is>
+      </c>
+      <c r="I225" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="1" t="n">
         <v>225</v>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>sit and sit</t>
         </is>
       </c>
-      <c r="C226" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C226" s="1" t="inlineStr"/>
       <c r="D226" s="1" t="inlineStr"/>
       <c r="E226" s="1" t="inlineStr"/>
-      <c r="F226" s="1" t="inlineStr"/>
+      <c r="F226" s="1" t="inlineStr">
+        <is>
+          <t>状态</t>
+        </is>
+      </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
-          <t>状态</t>
+          <t>sit and sit 一直坐着 (状态)</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
+        <is>
+          <t>phr. 一直坐着</t>
+        </is>
+      </c>
+      <c r="I226" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="1" t="n">
         <v>226</v>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>just as sure as I'm alive</t>
         </is>
       </c>
-      <c r="C227" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C227" s="1" t="inlineStr"/>
       <c r="D227" s="1" t="inlineStr"/>
       <c r="E227" s="1" t="inlineStr"/>
-      <c r="F227" s="1" t="inlineStr"/>
+      <c r="F227" s="1" t="inlineStr">
+        <is>
+          <t>明确的</t>
+        </is>
+      </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
-          <t>明确的</t>
+          <t>just as sure as I'm alive 明确的 就和我活着一样明确</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
+        <is>
+          <t>phr. 就和我活着一样明确</t>
+        </is>
+      </c>
+      <c r="I227" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="1" t="n">
         <v>227</v>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>adapt</t>
         </is>
       </c>
-      <c r="C228" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C228" s="1" t="inlineStr"/>
       <c r="D228" s="1" t="inlineStr"/>
       <c r="E228" s="1" t="inlineStr"/>
-      <c r="F228" s="1" t="inlineStr"/>
+      <c r="F228" s="1" t="inlineStr">
+        <is>
+          <t>Note: Usually means 适应，here written as 节选</t>
+        </is>
+      </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
-          <t>Note: Usually means 适应，here written as 节选</t>
+          <t>adapt v. 节选</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
+        <is>
+          <t>v. 节选</t>
+        </is>
+      </c>
+      <c r="I228" t="inlineStr">
         <is>
           <t>微信图片_20260315115705_2095_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="1" t="n">
         <v>228</v>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>run as fast as he could</t>
         </is>
       </c>
-      <c r="C229" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C229" s="1" t="inlineStr"/>
       <c r="D229" s="1" t="inlineStr"/>
       <c r="E229" s="1" t="inlineStr"/>
       <c r="F229" s="1" t="inlineStr"/>
-      <c r="G229" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G229" s="1" t="inlineStr"/>
       <c r="H229" t="inlineStr">
+        <is>
+          <t>phr. 尽他所能跑得快</t>
+        </is>
+      </c>
+      <c r="I229" t="inlineStr">
         <is>
           <t>微信图片_20260315115657_2092_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="1" t="n">
         <v>229</v>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>work</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
+          <t>work hard 努力工作</t>
+        </is>
+      </c>
+      <c r="D230" s="1" t="inlineStr">
+        <is>
+          <t>the machine works well; the medicine works 机器运转良好；药物有效</t>
+        </is>
+      </c>
+      <c r="E230" s="1" t="inlineStr"/>
+      <c r="F230" s="1" t="inlineStr"/>
+      <c r="G230" s="1" t="inlineStr"/>
+      <c r="H230" t="inlineStr">
+        <is>
           <t>vi. 工作
 vi. 运行
 vi. 奏效</t>
         </is>
       </c>
-      <c r="D230" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="H230" t="inlineStr">
+      <c r="I230" t="inlineStr">
         <is>
           <t>微信图片_20260315115657_2092_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="1" t="n">
         <v>230</v>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>get his axe</t>
         </is>
       </c>
-      <c r="C231" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C231" s="1" t="inlineStr"/>
       <c r="D231" s="1" t="inlineStr"/>
       <c r="E231" s="1" t="inlineStr"/>
-      <c r="F231" s="1" t="inlineStr"/>
-      <c r="G231" s="1" t="inlineStr">
+      <c r="F231" s="1" t="inlineStr">
         <is>
           <t>axe: n. 斧子</t>
         </is>
       </c>
+      <c r="G231" s="1" t="inlineStr"/>
       <c r="H231" t="inlineStr">
+        <is>
+          <t>phr. 拿到他的斧子</t>
+        </is>
+      </c>
+      <c r="I231" t="inlineStr">
         <is>
           <t>微信图片_20260315115657_2092_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="1" t="n">
         <v>231</v>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>make one's living</t>
         </is>
       </c>
-      <c r="C232" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C232" s="1" t="inlineStr"/>
       <c r="D232" s="1" t="inlineStr"/>
       <c r="E232" s="1" t="inlineStr"/>
       <c r="F232" s="1" t="inlineStr"/>
       <c r="G232" s="1" t="inlineStr"/>
       <c r="H232" t="inlineStr">
         <is>
+          <t>phr. 谋生</t>
+        </is>
+      </c>
+      <c r="I232" t="inlineStr">
+        <is>
           <t>微信图片_20260315115657_2092_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="1" t="n">
         <v>232</v>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>for your honesty</t>
         </is>
       </c>
-      <c r="C233" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C233" s="1" t="inlineStr"/>
       <c r="D233" s="1" t="inlineStr"/>
       <c r="E233" s="1" t="inlineStr"/>
       <c r="F233" s="1" t="inlineStr"/>
       <c r="G233" s="1" t="inlineStr"/>
       <c r="H233" t="inlineStr">
         <is>
+          <t>phr. 为了你的诚实</t>
+        </is>
+      </c>
+      <c r="I233" t="inlineStr">
+        <is>
           <t>微信图片_20260315115657_2092_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="1" t="n">
         <v>233</v>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>reward</t>
         </is>
       </c>
-      <c r="C234" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C234" s="1" t="inlineStr"/>
       <c r="D234" s="1" t="inlineStr"/>
       <c r="E234" s="1" t="inlineStr"/>
       <c r="F234" s="1" t="inlineStr"/>
       <c r="G234" s="1" t="inlineStr"/>
       <c r="H234" t="inlineStr">
         <is>
+          <t>n. 奖励</t>
+        </is>
+      </c>
+      <c r="I234" t="inlineStr">
+        <is>
           <t>微信图片_20260315115657_2092_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="1" t="n">
         <v>234</v>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>alternative</t>
         </is>
       </c>
-      <c r="C235" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C235" s="1" t="inlineStr"/>
       <c r="D235" s="1" t="inlineStr"/>
       <c r="E235" s="1" t="inlineStr"/>
       <c r="F235" s="1" t="inlineStr"/>
-      <c r="G235" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G235" s="1" t="inlineStr"/>
       <c r="H235" t="inlineStr">
+        <is>
+          <t>adj. 选择的</t>
+        </is>
+      </c>
+      <c r="I235" t="inlineStr">
         <is>
           <t>微信图片_20260315115657_2092_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="1" t="n">
         <v>235</v>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>conjunction</t>
         </is>
       </c>
-      <c r="C236" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C236" s="1" t="inlineStr"/>
       <c r="D236" s="1" t="inlineStr"/>
       <c r="E236" s="1" t="inlineStr"/>
       <c r="F236" s="1" t="inlineStr"/>
       <c r="G236" s="1" t="inlineStr"/>
       <c r="H236" t="inlineStr">
         <is>
+          <t>n. 连词</t>
+        </is>
+      </c>
+      <c r="I236" t="inlineStr">
+        <is>
           <t>微信图片_20260315115657_2092_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="1" t="n">
         <v>236</v>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>precious</t>
         </is>
       </c>
-      <c r="C237" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C237" s="1" t="inlineStr"/>
       <c r="D237" s="1" t="inlineStr"/>
       <c r="E237" s="1" t="inlineStr"/>
       <c r="F237" s="1" t="inlineStr"/>
       <c r="G237" s="1" t="inlineStr"/>
       <c r="H237" t="inlineStr">
         <is>
+          <t>adj. 珍贵的</t>
+        </is>
+      </c>
+      <c r="I237" t="inlineStr">
+        <is>
           <t>微信图片_20260315115657_2092_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="1" t="n">
         <v>237</v>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>health</t>
         </is>
       </c>
-      <c r="C238" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C238" s="1" t="inlineStr"/>
       <c r="D238" s="1" t="inlineStr"/>
       <c r="E238" s="1" t="inlineStr"/>
       <c r="F238" s="1" t="inlineStr"/>
-      <c r="G238" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G238" s="1" t="inlineStr"/>
       <c r="H238" t="inlineStr">
+        <is>
+          <t>n. 健康</t>
+        </is>
+      </c>
+      <c r="I238" t="inlineStr">
         <is>
           <t>微信图片_20260315115657_2092_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="1" t="n">
         <v>238</v>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>healthy</t>
         </is>
       </c>
-      <c r="C239" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C239" s="1" t="inlineStr"/>
       <c r="D239" s="1" t="inlineStr"/>
       <c r="E239" s="1" t="inlineStr"/>
       <c r="F239" s="1" t="inlineStr"/>
       <c r="G239" s="1" t="inlineStr"/>
       <c r="H239" t="inlineStr">
         <is>
+          <t>adj. 健康的</t>
+        </is>
+      </c>
+      <c r="I239" t="inlineStr">
+        <is>
           <t>微信图片_20260315115657_2092_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="1" t="n">
         <v>239</v>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>wealth</t>
         </is>
       </c>
-      <c r="C240" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C240" s="1" t="inlineStr"/>
       <c r="D240" s="1" t="inlineStr"/>
       <c r="E240" s="1" t="inlineStr"/>
       <c r="F240" s="1" t="inlineStr"/>
       <c r="G240" s="1" t="inlineStr"/>
       <c r="H240" t="inlineStr">
         <is>
+          <t>n. 财富</t>
+        </is>
+      </c>
+      <c r="I240" t="inlineStr">
+        <is>
           <t>微信图片_20260315115657_2092_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="1" t="n">
         <v>240</v>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>wealthy</t>
         </is>
       </c>
-      <c r="C241" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C241" s="1" t="inlineStr"/>
       <c r="D241" s="1" t="inlineStr"/>
       <c r="E241" s="1" t="inlineStr"/>
       <c r="F241" s="1" t="inlineStr"/>
       <c r="G241" s="1" t="inlineStr"/>
       <c r="H241" t="inlineStr">
         <is>
+          <t>adj. 富有的</t>
+        </is>
+      </c>
+      <c r="I241" t="inlineStr">
+        <is>
           <t>微信图片_20260315115657_2092_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="1" t="n">
         <v>241</v>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>honest</t>
         </is>
       </c>
-      <c r="C242" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C242" s="1" t="inlineStr"/>
       <c r="D242" s="1" t="inlineStr"/>
       <c r="E242" s="1" t="inlineStr"/>
       <c r="F242" s="1" t="inlineStr"/>
       <c r="G242" s="1" t="inlineStr"/>
       <c r="H242" t="inlineStr">
         <is>
+          <t>adj. 诚实的</t>
+        </is>
+      </c>
+      <c r="I242" t="inlineStr">
+        <is>
           <t>微信图片_20260315115657_2092_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="1" t="n">
         <v>242</v>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>honesty</t>
         </is>
       </c>
-      <c r="C243" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C243" s="1" t="inlineStr"/>
       <c r="D243" s="1" t="inlineStr"/>
       <c r="E243" s="1" t="inlineStr"/>
       <c r="F243" s="1" t="inlineStr"/>
       <c r="G243" s="1" t="inlineStr"/>
       <c r="H243" t="inlineStr">
         <is>
+          <t>n. 诚实</t>
+        </is>
+      </c>
+      <c r="I243" t="inlineStr">
+        <is>
           <t>微信图片_20260315115657_2092_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="1" t="n">
         <v>243</v>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>matter</t>
         </is>
       </c>
-      <c r="C244" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C244" s="1" t="inlineStr"/>
       <c r="D244" s="1" t="inlineStr"/>
       <c r="E244" s="1" t="inlineStr"/>
       <c r="F244" s="1" t="inlineStr"/>
       <c r="G244" s="1" t="inlineStr"/>
       <c r="H244" t="inlineStr">
         <is>
+          <t>v. 在乎, 重要</t>
+        </is>
+      </c>
+      <c r="I244" t="inlineStr">
+        <is>
           <t>微信图片_20260315115657_2092_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="1" t="n">
         <v>244</v>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>village</t>
         </is>
       </c>
-      <c r="C245" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C245" s="1" t="inlineStr"/>
       <c r="D245" s="1" t="inlineStr"/>
       <c r="E245" s="1" t="inlineStr"/>
       <c r="F245" s="1" t="inlineStr"/>
       <c r="G245" s="1" t="inlineStr"/>
       <c r="H245" t="inlineStr">
         <is>
+          <t>n. 村庄</t>
+        </is>
+      </c>
+      <c r="I245" t="inlineStr">
+        <is>
           <t>微信图片_20260315115657_2092_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="1" t="n">
         <v>245</v>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>perhaps</t>
         </is>
       </c>
-      <c r="C246" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C246" s="1" t="inlineStr"/>
       <c r="D246" s="1" t="inlineStr"/>
       <c r="E246" s="1" t="inlineStr"/>
       <c r="F246" s="1" t="inlineStr"/>
       <c r="G246" s="1" t="inlineStr"/>
       <c r="H246" t="inlineStr">
         <is>
+          <t>adv. 可能</t>
+        </is>
+      </c>
+      <c r="I246" t="inlineStr">
+        <is>
           <t>微信图片_20260315115657_2092_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="1" t="n">
         <v>246</v>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>cheat</t>
         </is>
       </c>
-      <c r="C247" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C247" s="1" t="inlineStr"/>
       <c r="D247" s="1" t="inlineStr"/>
       <c r="E247" s="1" t="inlineStr"/>
       <c r="F247" s="1" t="inlineStr"/>
       <c r="G247" s="1" t="inlineStr"/>
       <c r="H247" t="inlineStr">
         <is>
+          <t>v. 欺骗, 作弊</t>
+        </is>
+      </c>
+      <c r="I247" t="inlineStr">
+        <is>
           <t>微信图片_20260315115657_2092_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="1" t="n">
         <v>247</v>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>tear</t>
         </is>
       </c>
-      <c r="C248" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C248" s="1" t="inlineStr"/>
       <c r="D248" s="1" t="inlineStr"/>
       <c r="E248" s="1" t="inlineStr"/>
       <c r="F248" s="1" t="inlineStr"/>
       <c r="G248" s="1" t="inlineStr"/>
       <c r="H248" t="inlineStr">
         <is>
+          <t>n. 眼泪</t>
+        </is>
+      </c>
+      <c r="I248" t="inlineStr">
+        <is>
           <t>微信图片_20260315115657_2092_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="1" t="n">
         <v>248</v>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>direct speech</t>
         </is>
       </c>
-      <c r="C249" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C249" s="1" t="inlineStr"/>
       <c r="D249" s="1" t="inlineStr"/>
       <c r="E249" s="1" t="inlineStr"/>
       <c r="F249" s="1" t="inlineStr"/>
       <c r="G249" s="1" t="inlineStr"/>
       <c r="H249" t="inlineStr">
         <is>
+          <t>n. 直接引语</t>
+        </is>
+      </c>
+      <c r="I249" t="inlineStr">
+        <is>
           <t>微信图片_20260315115657_2092_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="1" t="n">
         <v>249</v>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>disturb</t>
         </is>
       </c>
-      <c r="C250" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C250" s="1" t="inlineStr"/>
       <c r="D250" s="1" t="inlineStr"/>
       <c r="E250" s="1" t="inlineStr"/>
       <c r="F250" s="1" t="inlineStr"/>
       <c r="G250" s="1" t="inlineStr">
         <is>
-          <t>5/14</t>
+          <t>disturb v. 打扰</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
+        <is>
+          <t>v. 打扰</t>
+        </is>
+      </c>
+      <c r="I250" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="1" t="n">
         <v>250</v>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>only</t>
         </is>
       </c>
-      <c r="C251" s="1" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C251" s="1" t="inlineStr">
+        <is>
+          <t>a few / a little 一些 少量的</t>
+        </is>
+      </c>
+      <c r="D251" s="1" t="inlineStr"/>
       <c r="E251" s="1" t="inlineStr"/>
       <c r="F251" s="1" t="inlineStr"/>
-      <c r="G251" s="1" t="inlineStr"/>
+      <c r="G251" s="1" t="inlineStr">
+        <is>
+          <t>only { a few / a little</t>
+        </is>
+      </c>
       <c r="H251" t="inlineStr">
+        <is>
+          <t>adv. 仅仅</t>
+        </is>
+      </c>
+      <c r="I251" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="1" t="n">
         <v>251</v>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>satisfied</t>
         </is>
       </c>
-      <c r="C252" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C252" s="1" t="inlineStr"/>
       <c r="D252" s="1" t="inlineStr"/>
       <c r="E252" s="1" t="inlineStr"/>
-      <c r="F252" s="1" t="inlineStr"/>
+      <c r="F252" s="1" t="inlineStr">
+        <is>
+          <t>过去式</t>
+        </is>
+      </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
-          <t>过去式</t>
+          <t>satisfied { 过去式 / adj. 满意的</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
+        <is>
+          <t>adj. 满意的</t>
+        </is>
+      </c>
+      <c r="I252" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="1" t="n">
         <v>252</v>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>draw</t>
         </is>
       </c>
-      <c r="C253" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C253" s="1" t="inlineStr"/>
       <c r="D253" s="1" t="inlineStr"/>
       <c r="E253" s="1" t="inlineStr"/>
       <c r="F253" s="1" t="inlineStr"/>
-      <c r="G253" s="1" t="inlineStr"/>
+      <c r="G253" s="1" t="inlineStr">
+        <is>
+          <t>draw 拉; 吸引</t>
+        </is>
+      </c>
       <c r="H253" t="inlineStr">
+        <is>
+          <t>v. 拉; 吸引</t>
+        </is>
+      </c>
+      <c r="I253" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="1" t="n">
         <v>253</v>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>drawer</t>
         </is>
       </c>
-      <c r="C254" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C254" s="1" t="inlineStr"/>
       <c r="D254" s="1" t="inlineStr"/>
       <c r="E254" s="1" t="inlineStr"/>
       <c r="F254" s="1" t="inlineStr"/>
-      <c r="G254" s="1" t="inlineStr"/>
+      <c r="G254" s="1" t="inlineStr">
+        <is>
+          <t>drawer n. 抽屉</t>
+        </is>
+      </c>
       <c r="H254" t="inlineStr">
+        <is>
+          <t>n. 抽屉</t>
+        </is>
+      </c>
+      <c r="I254" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="1" t="n">
         <v>254</v>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>draw the curtain</t>
         </is>
       </c>
-      <c r="C255" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C255" s="1" t="inlineStr"/>
       <c r="D255" s="1" t="inlineStr"/>
       <c r="E255" s="1" t="inlineStr"/>
       <c r="F255" s="1" t="inlineStr"/>
-      <c r="G255" s="1" t="inlineStr"/>
+      <c r="G255" s="1" t="inlineStr">
+        <is>
+          <t>draw the curtain 拉窗帘</t>
+        </is>
+      </c>
       <c r="H255" t="inlineStr">
+        <is>
+          <t>phr. 拉窗帘</t>
+        </is>
+      </c>
+      <c r="I255" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="1" t="n">
         <v>255</v>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>still</t>
         </is>
       </c>
-      <c r="C256" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C256" s="1" t="inlineStr"/>
       <c r="D256" s="1" t="inlineStr"/>
       <c r="E256" s="1" t="inlineStr"/>
       <c r="F256" s="1" t="inlineStr"/>
-      <c r="G256" s="1" t="inlineStr"/>
+      <c r="G256" s="1" t="inlineStr">
+        <is>
+          <t>still adj. 坐直; 站直; 保持</t>
+        </is>
+      </c>
       <c r="H256" t="inlineStr">
+        <is>
+          <t>adj. 坐直; 站直; 保持</t>
+        </is>
+      </c>
+      <c r="I256" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="1" t="n">
         <v>256</v>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>draw in customers</t>
         </is>
       </c>
-      <c r="C257" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C257" s="1" t="inlineStr"/>
       <c r="D257" s="1" t="inlineStr"/>
       <c r="E257" s="1" t="inlineStr"/>
       <c r="F257" s="1" t="inlineStr"/>
-      <c r="G257" s="1" t="inlineStr"/>
+      <c r="G257" s="1" t="inlineStr">
+        <is>
+          <t>draw in customers 吸引顾客</t>
+        </is>
+      </c>
       <c r="H257" t="inlineStr">
+        <is>
+          <t>phr. 吸引顾客</t>
+        </is>
+      </c>
+      <c r="I257" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="1" t="n">
         <v>257</v>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>clear</t>
         </is>
       </c>
-      <c r="C258" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C258" s="1" t="inlineStr"/>
       <c r="D258" s="1" t="inlineStr"/>
       <c r="E258" s="1" t="inlineStr"/>
       <c r="F258" s="1" t="inlineStr"/>
-      <c r="G258" s="1" t="inlineStr"/>
+      <c r="G258" s="1" t="inlineStr">
+        <is>
+          <t>clear 天晴</t>
+        </is>
+      </c>
       <c r="H258" t="inlineStr">
+        <is>
+          <t>天晴</t>
+        </is>
+      </c>
+      <c r="I258" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="1" t="n">
         <v>258</v>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>come alive</t>
         </is>
       </c>
-      <c r="C259" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C259" s="1" t="inlineStr"/>
       <c r="D259" s="1" t="inlineStr"/>
       <c r="E259" s="1" t="inlineStr"/>
       <c r="F259" s="1" t="inlineStr"/>
-      <c r="G259" s="1" t="inlineStr"/>
+      <c r="G259" s="1" t="inlineStr">
+        <is>
+          <t>come alive 栩栩如生</t>
+        </is>
+      </c>
       <c r="H259" t="inlineStr">
+        <is>
+          <t>phr. 栩栩如生</t>
+        </is>
+      </c>
+      <c r="I259" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="1" t="n">
         <v>259</v>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>progress</t>
         </is>
       </c>
-      <c r="C260" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C260" s="1" t="inlineStr"/>
       <c r="D260" s="1" t="inlineStr"/>
       <c r="E260" s="1" t="inlineStr"/>
       <c r="F260" s="1" t="inlineStr"/>
-      <c r="G260" s="1" t="inlineStr"/>
+      <c r="G260" s="1" t="inlineStr">
+        <is>
+          <t>progress n. 进程</t>
+        </is>
+      </c>
       <c r="H260" t="inlineStr">
+        <is>
+          <t>n. 进程</t>
+        </is>
+      </c>
+      <c r="I260" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="1" t="n">
         <v>260</v>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>truck tour</t>
         </is>
       </c>
-      <c r="C261" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C261" s="1" t="inlineStr"/>
       <c r="D261" s="1" t="inlineStr"/>
       <c r="E261" s="1" t="inlineStr"/>
       <c r="F261" s="1" t="inlineStr"/>
-      <c r="G261" s="1" t="inlineStr"/>
+      <c r="G261" s="1" t="inlineStr">
+        <is>
+          <t>truck tour 观光巴士</t>
+        </is>
+      </c>
       <c r="H261" t="inlineStr">
+        <is>
+          <t>n. 观光巴士</t>
+        </is>
+      </c>
+      <c r="I261" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="1" t="n">
         <v>261</v>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>wise</t>
         </is>
       </c>
-      <c r="C262" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C262" s="1" t="inlineStr"/>
       <c r="D262" s="1" t="inlineStr"/>
       <c r="E262" s="1" t="inlineStr"/>
       <c r="F262" s="1" t="inlineStr"/>
-      <c r="G262" s="1" t="inlineStr"/>
+      <c r="G262" s="1" t="inlineStr">
+        <is>
+          <t>wise adj. 明智的</t>
+        </is>
+      </c>
       <c r="H262" t="inlineStr">
+        <is>
+          <t>adj. 明智的</t>
+        </is>
+      </c>
+      <c r="I262" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="1" t="n">
         <v>262</v>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>wisdom</t>
         </is>
       </c>
-      <c r="C263" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C263" s="1" t="inlineStr"/>
       <c r="D263" s="1" t="inlineStr"/>
       <c r="E263" s="1" t="inlineStr"/>
       <c r="F263" s="1" t="inlineStr"/>
-      <c r="G263" s="1" t="inlineStr"/>
+      <c r="G263" s="1" t="inlineStr">
+        <is>
+          <t>wisdom n. 智慧</t>
+        </is>
+      </c>
       <c r="H263" t="inlineStr">
+        <is>
+          <t>n. 智慧</t>
+        </is>
+      </c>
+      <c r="I263" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="1" t="n">
         <v>263</v>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>to + abstract emotion n.</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr"/>
-      <c r="D264" s="1" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F264" s="1" t="inlineStr"/>
+      <c r="D264" s="1" t="inlineStr">
+        <is>
+          <t>joy/delight, surprise, horror, amazement, disappointment 喜悦/高兴 惊讶 恐惧 惊叹 失望</t>
+        </is>
+      </c>
+      <c r="E264" s="1" t="inlineStr"/>
+      <c r="F264" s="1" t="inlineStr">
+        <is>
+          <t>5/16; Text lists 'honor' translated as '恐惧' (likely meant 'horror')</t>
+        </is>
+      </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>5/16; Text lists 'honor' translated as '恐惧' (likely meant 'horror')</t>
+          <t>5/16 to + 抽象感情 n. eg. joy/delight surprise honor 恐惧 amazement disappointment</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
+        <is>
+          <t>sent. 对+抽象情感名词</t>
+        </is>
+      </c>
+      <c r="I264" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="1" t="n">
         <v>264</v>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>ancient</t>
         </is>
       </c>
-      <c r="C265" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C265" s="1" t="inlineStr"/>
       <c r="D265" s="1" t="inlineStr"/>
       <c r="E265" s="1" t="inlineStr"/>
       <c r="F265" s="1" t="inlineStr"/>
-      <c r="G265" s="1" t="inlineStr"/>
+      <c r="G265" s="1" t="inlineStr">
+        <is>
+          <t>ancient adj. 古老的</t>
+        </is>
+      </c>
       <c r="H265" t="inlineStr">
+        <is>
+          <t>adj. 古老的</t>
+        </is>
+      </c>
+      <c r="I265" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="1" t="n">
         <v>265</v>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>ancient town</t>
         </is>
       </c>
-      <c r="C266" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C266" s="1" t="inlineStr"/>
       <c r="D266" s="1" t="inlineStr"/>
       <c r="E266" s="1" t="inlineStr"/>
       <c r="F266" s="1" t="inlineStr"/>
-      <c r="G266" s="1" t="inlineStr"/>
+      <c r="G266" s="1" t="inlineStr">
+        <is>
+          <t>~ town 古镇</t>
+        </is>
+      </c>
       <c r="H266" t="inlineStr">
+        <is>
+          <t>phr. 古镇</t>
+        </is>
+      </c>
+      <c r="I266" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="1" t="n">
         <v>266</v>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>kitten</t>
         </is>
       </c>
-      <c r="C267" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C267" s="1" t="inlineStr"/>
       <c r="D267" s="1" t="inlineStr"/>
       <c r="E267" s="1" t="inlineStr"/>
       <c r="F267" s="1" t="inlineStr"/>
-      <c r="G267" s="1" t="inlineStr"/>
+      <c r="G267" s="1" t="inlineStr">
+        <is>
+          <t>kitten 小猫</t>
+        </is>
+      </c>
       <c r="H267" t="inlineStr">
+        <is>
+          <t>n. 小猫</t>
+        </is>
+      </c>
+      <c r="I267" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="1" t="n">
         <v>267</v>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>capture</t>
         </is>
       </c>
-      <c r="C268" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C268" s="1" t="inlineStr"/>
       <c r="D268" s="1" t="inlineStr"/>
       <c r="E268" s="1" t="inlineStr"/>
       <c r="F268" s="1" t="inlineStr"/>
-      <c r="G268" s="1" t="inlineStr"/>
+      <c r="G268" s="1" t="inlineStr">
+        <is>
+          <t>capture v. 捕捉</t>
+        </is>
+      </c>
       <c r="H268" t="inlineStr">
+        <is>
+          <t>v. 捕捉</t>
+        </is>
+      </c>
+      <c r="I268" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="1" t="n">
         <v>268</v>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>capture the precious moment</t>
         </is>
       </c>
-      <c r="C269" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C269" s="1" t="inlineStr"/>
       <c r="D269" s="1" t="inlineStr"/>
       <c r="E269" s="1" t="inlineStr"/>
       <c r="F269" s="1" t="inlineStr"/>
-      <c r="G269" s="1" t="inlineStr"/>
+      <c r="G269" s="1" t="inlineStr">
+        <is>
+          <t>~ the precious moment 抓住这个珍贵的瞬间</t>
+        </is>
+      </c>
       <c r="H269" t="inlineStr">
+        <is>
+          <t>phr. 抓住这个珍贵的瞬间</t>
+        </is>
+      </c>
+      <c r="I269" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="1" t="n">
         <v>269</v>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>Would you mind (not) doing?</t>
         </is>
       </c>
-      <c r="C270" s="1" t="inlineStr"/>
-      <c r="D270" s="1" t="inlineStr">
+      <c r="C270" s="1" t="inlineStr">
         <is>
           <t>肯答: I'm sorry... / I'm afraid I do mind...; 否答: No, not at all. / Certainly not.</t>
         </is>
       </c>
+      <c r="D270" s="1" t="inlineStr"/>
       <c r="E270" s="1" t="inlineStr"/>
       <c r="F270" s="1" t="inlineStr"/>
-      <c r="G270" s="1" t="inlineStr"/>
+      <c r="G270" s="1" t="inlineStr">
+        <is>
+          <t>Would you mind (not) doing? 肯答: I'm sorry... I'm afraid I do mind... 否答: No, not at all. Certainly not.</t>
+        </is>
+      </c>
       <c r="H270" t="inlineStr">
+        <is>
+          <t>v. 你介意（不）做...吗？</t>
+        </is>
+      </c>
+      <c r="I270" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="1" t="n">
         <v>270</v>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>realize</t>
         </is>
       </c>
-      <c r="C271" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="C271" s="1" t="inlineStr"/>
       <c r="D271" s="1" t="inlineStr"/>
       <c r="E271" s="1" t="inlineStr"/>
       <c r="F271" s="1" t="inlineStr"/>
-      <c r="G271" s="1" t="inlineStr"/>
+      <c r="G271" s="1" t="inlineStr">
+        <is>
+          <t>realize { v. 意识到 / v. 实现</t>
+        </is>
+      </c>
       <c r="H271" t="inlineStr">
+        <is>
+          <t>v. 意识到
+v. 实现</t>
+        </is>
+      </c>
+      <c r="I271" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="1" t="n">
         <v>271</v>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>change</t>
         </is>
       </c>
-      <c r="C272" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="C272" s="1" t="inlineStr"/>
       <c r="D272" s="1" t="inlineStr"/>
       <c r="E272" s="1" t="inlineStr"/>
       <c r="F272" s="1" t="inlineStr"/>
-      <c r="G272" s="1" t="inlineStr"/>
+      <c r="G272" s="1" t="inlineStr">
+        <is>
+          <t>change { v. 改变 / n. 零钱</t>
+        </is>
+      </c>
       <c r="H272" t="inlineStr">
+        <is>
+          <t>v. 改变
+n. 零钱</t>
+        </is>
+      </c>
+      <c r="I272" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="1" t="n">
         <v>272</v>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>research</t>
         </is>
       </c>
-      <c r="C273" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C273" s="1" t="inlineStr"/>
       <c r="D273" s="1" t="inlineStr"/>
       <c r="E273" s="1" t="inlineStr"/>
       <c r="F273" s="1" t="inlineStr"/>
-      <c r="G273" s="1" t="inlineStr"/>
+      <c r="G273" s="1" t="inlineStr">
+        <is>
+          <t>research n./v. 研究</t>
+        </is>
+      </c>
       <c r="H273" t="inlineStr">
+        <is>
+          <t>n./v. 研究</t>
+        </is>
+      </c>
+      <c r="I273" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="1" t="n">
         <v>273</v>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>focus on</t>
         </is>
       </c>
-      <c r="C274" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C274" s="1" t="inlineStr"/>
       <c r="D274" s="1" t="inlineStr"/>
       <c r="E274" s="1" t="inlineStr"/>
       <c r="F274" s="1" t="inlineStr"/>
-      <c r="G274" s="1" t="inlineStr"/>
+      <c r="G274" s="1" t="inlineStr">
+        <is>
+          <t>focus on</t>
+        </is>
+      </c>
       <c r="H274" t="inlineStr">
+        <is>
+          <t>phr. 集中于</t>
+        </is>
+      </c>
+      <c r="I274" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="1" t="n">
         <v>274</v>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>dust</t>
         </is>
       </c>
-      <c r="C275" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C275" s="1" t="inlineStr"/>
       <c r="D275" s="1" t="inlineStr"/>
       <c r="E275" s="1" t="inlineStr"/>
       <c r="F275" s="1" t="inlineStr"/>
-      <c r="G275" s="1" t="inlineStr"/>
+      <c r="G275" s="1" t="inlineStr">
+        <is>
+          <t>dust 灰尘</t>
+        </is>
+      </c>
       <c r="H275" t="inlineStr">
+        <is>
+          <t>n. 灰尘</t>
+        </is>
+      </c>
+      <c r="I275" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="1" t="n">
         <v>275</v>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>chimpanzee</t>
         </is>
       </c>
-      <c r="C276" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C276" s="1" t="inlineStr"/>
       <c r="D276" s="1" t="inlineStr"/>
       <c r="E276" s="1" t="inlineStr"/>
       <c r="F276" s="1" t="inlineStr"/>
-      <c r="G276" s="1" t="inlineStr"/>
+      <c r="G276" s="1" t="inlineStr">
+        <is>
+          <t>chimpanzee 黑猩猩</t>
+        </is>
+      </c>
       <c r="H276" t="inlineStr">
+        <is>
+          <t>n. 黑猩猩</t>
+        </is>
+      </c>
+      <c r="I276" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="1" t="n">
         <v>276</v>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>reasonable</t>
         </is>
       </c>
-      <c r="C277" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C277" s="1" t="inlineStr"/>
       <c r="D277" s="1" t="inlineStr"/>
       <c r="E277" s="1" t="inlineStr"/>
       <c r="F277" s="1" t="inlineStr"/>
-      <c r="G277" s="1" t="inlineStr"/>
+      <c r="G277" s="1" t="inlineStr">
+        <is>
+          <t>reasonable adj. 合理的</t>
+        </is>
+      </c>
       <c r="H277" t="inlineStr">
+        <is>
+          <t>adj. 合理的</t>
+        </is>
+      </c>
+      <c r="I277" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="1" t="n">
         <v>277</v>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>most children</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr"/>
       <c r="D278" s="1" t="inlineStr"/>
       <c r="E278" s="1" t="inlineStr"/>
-      <c r="F278" s="1" t="inlineStr"/>
+      <c r="F278" s="1" t="inlineStr">
+        <is>
+          <t>most of the children 大多数孩子</t>
+        </is>
+      </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>most of the children</t>
+          <t>most children / most of the children</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
+        <is>
+          <t>n. 大多数儿童</t>
+        </is>
+      </c>
+      <c r="I278" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="1" t="n">
         <v>278</v>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>live</t>
         </is>
       </c>
-      <c r="C279" s="1" t="inlineStr">
+      <c r="C279" s="1" t="inlineStr"/>
+      <c r="D279" s="1" t="inlineStr"/>
+      <c r="E279" s="1" t="inlineStr"/>
+      <c r="F279" s="1" t="inlineStr">
+        <is>
+          <t>Notes seem to mix 'life' and 'live' 笔记似乎混淆了生命和生活</t>
+        </is>
+      </c>
+      <c r="G279" s="1" t="inlineStr">
+        <is>
+          <t>live /liv/ n. 生命 (pl.) / / n. 生活; 居住</t>
+        </is>
+      </c>
+      <c r="H279" t="inlineStr">
         <is>
           <t>n. 生命 (pl.)
 v. 生活; 居住</t>
         </is>
       </c>
-      <c r="D279" s="1" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="H279" t="inlineStr">
+      <c r="I279" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="1" t="n">
         <v>279</v>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>raw material</t>
         </is>
       </c>
-      <c r="C280" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C280" s="1" t="inlineStr"/>
       <c r="D280" s="1" t="inlineStr"/>
       <c r="E280" s="1" t="inlineStr"/>
-      <c r="F280" s="1" t="inlineStr"/>
+      <c r="F280" s="1" t="inlineStr">
+        <is>
+          <t>Student translation '稀有的' corresponds to 'rare', 'raw' usually means '未加工的'</t>
+        </is>
+      </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Student translation '稀有的' corresponds to 'rare', 'raw' usually means '未加工的'</t>
+          <t>raw material 稀有的材料</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
+        <is>
+          <t>n. 稀有的材料</t>
+        </is>
+      </c>
+      <c r="I280" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="1" t="n">
         <v>280</v>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>beyond</t>
         </is>
       </c>
-      <c r="C281" s="1" t="inlineStr">
+      <c r="C281" s="1" t="inlineStr"/>
+      <c r="D281" s="1" t="inlineStr">
+        <is>
+          <t>happy beyond words; beyond imagination 无法用言语表达的快乐；超乎想象</t>
+        </is>
+      </c>
+      <c r="E281" s="1" t="inlineStr"/>
+      <c r="F281" s="1" t="inlineStr"/>
+      <c r="G281" s="1" t="inlineStr">
+        <is>
+          <t>beyond 超出 happy ~ words ~ imagination</t>
+        </is>
+      </c>
+      <c r="H281" t="inlineStr">
         <is>
           <t>prep. 超出</t>
         </is>
       </c>
-      <c r="D281" s="1" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="H281" t="inlineStr">
+      <c r="I281" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="1" t="n">
         <v>281</v>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>planet</t>
         </is>
       </c>
-      <c r="C282" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C282" s="1" t="inlineStr"/>
       <c r="D282" s="1" t="inlineStr"/>
       <c r="E282" s="1" t="inlineStr"/>
       <c r="F282" s="1" t="inlineStr"/>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>5/19</t>
+          <t>5/19 planet n. 星球</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
+        <is>
+          <t>n. 星球</t>
+        </is>
+      </c>
+      <c r="I282" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="1" t="n">
         <v>282</v>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>plant</t>
         </is>
       </c>
-      <c r="C283" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="C283" s="1" t="inlineStr"/>
       <c r="D283" s="1" t="inlineStr"/>
       <c r="E283" s="1" t="inlineStr"/>
       <c r="F283" s="1" t="inlineStr"/>
-      <c r="G283" s="1" t="inlineStr"/>
+      <c r="G283" s="1" t="inlineStr">
+        <is>
+          <t>plant n. 植物 v. 种植</t>
+        </is>
+      </c>
       <c r="H283" t="inlineStr">
+        <is>
+          <t>n. 植物
+v. 种植</t>
+        </is>
+      </c>
+      <c r="I283" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="1" t="n">
         <v>283</v>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>plate</t>
         </is>
       </c>
-      <c r="C284" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C284" s="1" t="inlineStr"/>
       <c r="D284" s="1" t="inlineStr"/>
       <c r="E284" s="1" t="inlineStr"/>
       <c r="F284" s="1" t="inlineStr"/>
-      <c r="G284" s="1" t="inlineStr"/>
+      <c r="G284" s="1" t="inlineStr">
+        <is>
+          <t>plate n. 盘子</t>
+        </is>
+      </c>
       <c r="H284" t="inlineStr">
+        <is>
+          <t>n. 盘子</t>
+        </is>
+      </c>
+      <c r="I284" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="1" t="n">
         <v>284</v>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>plan</t>
         </is>
       </c>
-      <c r="C285" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C285" s="1" t="inlineStr"/>
       <c r="D285" s="1" t="inlineStr"/>
       <c r="E285" s="1" t="inlineStr"/>
       <c r="F285" s="1" t="inlineStr"/>
-      <c r="G285" s="1" t="inlineStr"/>
+      <c r="G285" s="1" t="inlineStr">
+        <is>
+          <t>plan n. 计划</t>
+        </is>
+      </c>
       <c r="H285" t="inlineStr">
+        <is>
+          <t>n. 计划</t>
+        </is>
+      </c>
+      <c r="I285" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="1" t="n">
         <v>285</v>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>plane</t>
         </is>
       </c>
-      <c r="C286" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C286" s="1" t="inlineStr"/>
       <c r="D286" s="1" t="inlineStr"/>
       <c r="E286" s="1" t="inlineStr"/>
       <c r="F286" s="1" t="inlineStr"/>
-      <c r="G286" s="1" t="inlineStr"/>
+      <c r="G286" s="1" t="inlineStr">
+        <is>
+          <t>plane n. 飞机</t>
+        </is>
+      </c>
       <c r="H286" t="inlineStr">
+        <is>
+          <t>n. 飞机</t>
+        </is>
+      </c>
+      <c r="I286" t="inlineStr">
         <is>
           <t>微信图片_20260315115708_2096_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="1" t="n">
         <v>286</v>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>compete</t>
         </is>
       </c>
-      <c r="C287" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C287" s="1" t="inlineStr"/>
       <c r="D287" s="1" t="inlineStr"/>
       <c r="E287" s="1" t="inlineStr"/>
       <c r="F287" s="1" t="inlineStr"/>
-      <c r="G287" s="1" t="inlineStr"/>
+      <c r="G287" s="1" t="inlineStr">
+        <is>
+          <t>compete v. 竞争</t>
+        </is>
+      </c>
       <c r="H287" t="inlineStr">
+        <is>
+          <t>v. 竞争</t>
+        </is>
+      </c>
+      <c r="I287" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="1" t="n">
         <v>287</v>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>competition</t>
         </is>
       </c>
-      <c r="C288" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C288" s="1" t="inlineStr"/>
       <c r="D288" s="1" t="inlineStr"/>
       <c r="E288" s="1" t="inlineStr"/>
       <c r="F288" s="1" t="inlineStr"/>
-      <c r="G288" s="1" t="inlineStr"/>
+      <c r="G288" s="1" t="inlineStr">
+        <is>
+          <t>competition n. 比赛</t>
+        </is>
+      </c>
       <c r="H288" t="inlineStr">
+        <is>
+          <t>n. 比赛</t>
+        </is>
+      </c>
+      <c r="I288" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="1" t="n">
         <v>288</v>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>competitor</t>
         </is>
       </c>
-      <c r="C289" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C289" s="1" t="inlineStr"/>
       <c r="D289" s="1" t="inlineStr"/>
       <c r="E289" s="1" t="inlineStr"/>
       <c r="F289" s="1" t="inlineStr"/>
-      <c r="G289" s="1" t="inlineStr"/>
+      <c r="G289" s="1" t="inlineStr">
+        <is>
+          <t>competitor n. 竞争者</t>
+        </is>
+      </c>
       <c r="H289" t="inlineStr">
+        <is>
+          <t>n. 竞争者</t>
+        </is>
+      </c>
+      <c r="I289" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="1" t="n">
         <v>289</v>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>net</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>n. 网</t>
-[...6 lines deleted...]
-      </c>
+          <t>fishing net 渔网</t>
+        </is>
+      </c>
+      <c r="D290" s="1" t="inlineStr"/>
       <c r="E290" s="1" t="inlineStr"/>
       <c r="F290" s="1" t="inlineStr"/>
-      <c r="G290" s="1" t="inlineStr"/>
+      <c r="G290" s="1" t="inlineStr">
+        <is>
+          <t>net n. 网 fishing ~</t>
+        </is>
+      </c>
       <c r="H290" t="inlineStr">
+        <is>
+          <t>n. 网</t>
+        </is>
+      </c>
+      <c r="I290" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="1" t="n">
         <v>290</v>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>likely</t>
         </is>
       </c>
-      <c r="C291" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C291" s="1" t="inlineStr"/>
       <c r="D291" s="1" t="inlineStr"/>
       <c r="E291" s="1" t="inlineStr"/>
       <c r="F291" s="1" t="inlineStr"/>
-      <c r="G291" s="1" t="inlineStr"/>
+      <c r="G291" s="1" t="inlineStr">
+        <is>
+          <t>likely a. 可能的</t>
+        </is>
+      </c>
       <c r="H291" t="inlineStr">
+        <is>
+          <t>a. 可能的</t>
+        </is>
+      </c>
+      <c r="I291" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="1" t="n">
         <v>291</v>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>besides words</t>
         </is>
       </c>
-      <c r="C292" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C292" s="1" t="inlineStr"/>
       <c r="D292" s="1" t="inlineStr"/>
       <c r="E292" s="1" t="inlineStr"/>
       <c r="F292" s="1" t="inlineStr"/>
-      <c r="G292" s="1" t="inlineStr"/>
+      <c r="G292" s="1" t="inlineStr">
+        <is>
+          <t>besides words 除了讲话之外</t>
+        </is>
+      </c>
       <c r="H292" t="inlineStr">
+        <is>
+          <t>phr. 除了讲话之外</t>
+        </is>
+      </c>
+      <c r="I292" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="1" t="n">
         <v>292</v>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>formal</t>
         </is>
       </c>
-      <c r="C293" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C293" s="1" t="inlineStr"/>
       <c r="D293" s="1" t="inlineStr"/>
       <c r="E293" s="1" t="inlineStr"/>
       <c r="F293" s="1" t="inlineStr"/>
-      <c r="G293" s="1" t="inlineStr"/>
+      <c r="G293" s="1" t="inlineStr">
+        <is>
+          <t>formal a. 正式的</t>
+        </is>
+      </c>
       <c r="H293" t="inlineStr">
+        <is>
+          <t>a. 正式的</t>
+        </is>
+      </c>
+      <c r="I293" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="1" t="n">
         <v>293</v>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>briefly</t>
         </is>
       </c>
-      <c r="C294" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C294" s="1" t="inlineStr"/>
       <c r="D294" s="1" t="inlineStr"/>
       <c r="E294" s="1" t="inlineStr"/>
       <c r="F294" s="1" t="inlineStr"/>
-      <c r="G294" s="1" t="inlineStr"/>
+      <c r="G294" s="1" t="inlineStr">
+        <is>
+          <t>briefly ad. 简明地; 主要地</t>
+        </is>
+      </c>
       <c r="H294" t="inlineStr">
+        <is>
+          <t>ad. 简明地; 主要地</t>
+        </is>
+      </c>
+      <c r="I294" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="1" t="n">
         <v>294</v>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>voice</t>
         </is>
       </c>
-      <c r="C295" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C295" s="1" t="inlineStr"/>
       <c r="D295" s="1" t="inlineStr"/>
       <c r="E295" s="1" t="inlineStr"/>
       <c r="F295" s="1" t="inlineStr"/>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>5/23</t>
+          <t>5/23 voice 诉求</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
+        <is>
+          <t>n. 诉求</t>
+        </is>
+      </c>
+      <c r="I295" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="1" t="n">
         <v>295</v>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>drop</t>
         </is>
       </c>
-      <c r="C296" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C296" s="1" t="inlineStr"/>
       <c r="D296" s="1" t="inlineStr"/>
       <c r="E296" s="1" t="inlineStr"/>
       <c r="F296" s="1" t="inlineStr"/>
-      <c r="G296" s="1" t="inlineStr"/>
+      <c r="G296" s="1" t="inlineStr">
+        <is>
+          <t>drop v. 下降</t>
+        </is>
+      </c>
       <c r="H296" t="inlineStr">
+        <is>
+          <t>v. 下降</t>
+        </is>
+      </c>
+      <c r="I296" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="1" t="n">
         <v>296</v>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>fund</t>
         </is>
       </c>
-      <c r="C297" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C297" s="1" t="inlineStr"/>
       <c r="D297" s="1" t="inlineStr"/>
       <c r="E297" s="1" t="inlineStr"/>
       <c r="F297" s="1" t="inlineStr"/>
-      <c r="G297" s="1" t="inlineStr"/>
+      <c r="G297" s="1" t="inlineStr">
+        <is>
+          <t>fund n. 基金</t>
+        </is>
+      </c>
       <c r="H297" t="inlineStr">
+        <is>
+          <t>n. 基金</t>
+        </is>
+      </c>
+      <c r="I297" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="1" t="n">
         <v>297</v>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>sharply</t>
         </is>
       </c>
-      <c r="C298" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C298" s="1" t="inlineStr"/>
       <c r="D298" s="1" t="inlineStr"/>
       <c r="E298" s="1" t="inlineStr"/>
       <c r="F298" s="1" t="inlineStr"/>
-      <c r="G298" s="1" t="inlineStr"/>
+      <c r="G298" s="1" t="inlineStr">
+        <is>
+          <t>sharply a. 急剧的</t>
+        </is>
+      </c>
       <c r="H298" t="inlineStr">
+        <is>
+          <t>a. 急剧的</t>
+        </is>
+      </c>
+      <c r="I298" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="1" t="n">
         <v>298</v>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>on behalf of</t>
         </is>
       </c>
-      <c r="C299" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C299" s="1" t="inlineStr"/>
       <c r="D299" s="1" t="inlineStr"/>
       <c r="E299" s="1" t="inlineStr"/>
       <c r="F299" s="1" t="inlineStr"/>
-      <c r="G299" s="1" t="inlineStr"/>
+      <c r="G299" s="1" t="inlineStr">
+        <is>
+          <t>on behalf of 以...的名义; 代表...</t>
+        </is>
+      </c>
       <c r="H299" t="inlineStr">
+        <is>
+          <t>phr. 以...的名义; 代表...</t>
+        </is>
+      </c>
+      <c r="I299" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="1" t="n">
         <v>299</v>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>protection</t>
         </is>
       </c>
-      <c r="C300" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C300" s="1" t="inlineStr"/>
       <c r="D300" s="1" t="inlineStr"/>
       <c r="E300" s="1" t="inlineStr"/>
       <c r="F300" s="1" t="inlineStr"/>
-      <c r="G300" s="1" t="inlineStr"/>
+      <c r="G300" s="1" t="inlineStr">
+        <is>
+          <t>protection n. 保护</t>
+        </is>
+      </c>
       <c r="H300" t="inlineStr">
+        <is>
+          <t>n. 保护</t>
+        </is>
+      </c>
+      <c r="I300" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="1" t="n">
         <v>300</v>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>cause</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr"/>
       <c r="D301" s="1" t="inlineStr"/>
       <c r="E301" s="1" t="inlineStr"/>
-      <c r="F301" s="1" t="inlineStr"/>
+      <c r="F301" s="1" t="inlineStr">
+        <is>
+          <t>`+ 负面</t>
+        </is>
+      </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>`+ 负面</t>
+          <t>{ cause + 负面</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
+        <is>
+          <t>n. 原因
+v. 引起</t>
+        </is>
+      </c>
+      <c r="I301" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="1" t="n">
         <v>301</v>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>reason</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr"/>
       <c r="D302" s="1" t="inlineStr"/>
       <c r="E302" s="1" t="inlineStr"/>
       <c r="F302" s="1" t="inlineStr"/>
-      <c r="G302" s="1" t="inlineStr"/>
+      <c r="G302" s="1" t="inlineStr">
+        <is>
+          <t>reason</t>
+        </is>
+      </c>
       <c r="H302" t="inlineStr">
+        <is>
+          <t>n. 原因</t>
+        </is>
+      </c>
+      <c r="I302" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="1" t="n">
         <v>302</v>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>purpose</t>
         </is>
       </c>
-      <c r="C303" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C303" s="1" t="inlineStr"/>
       <c r="D303" s="1" t="inlineStr"/>
       <c r="E303" s="1" t="inlineStr"/>
       <c r="F303" s="1" t="inlineStr"/>
-      <c r="G303" s="1" t="inlineStr"/>
+      <c r="G303" s="1" t="inlineStr">
+        <is>
+          <t>purpose n. 目的</t>
+        </is>
+      </c>
       <c r="H303" t="inlineStr">
+        <is>
+          <t>n. 目的</t>
+        </is>
+      </c>
+      <c r="I303" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="1" t="n">
         <v>303</v>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>surface</t>
         </is>
       </c>
-      <c r="C304" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C304" s="1" t="inlineStr"/>
       <c r="D304" s="1" t="inlineStr"/>
       <c r="E304" s="1" t="inlineStr"/>
       <c r="F304" s="1" t="inlineStr"/>
-      <c r="G304" s="1" t="inlineStr"/>
+      <c r="G304" s="1" t="inlineStr">
+        <is>
+          <t>surface n. 水面</t>
+        </is>
+      </c>
       <c r="H304" t="inlineStr">
+        <is>
+          <t>n. 水面</t>
+        </is>
+      </c>
+      <c r="I304" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="1" t="n">
         <v>304</v>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>chimpanzee</t>
         </is>
       </c>
-      <c r="C305" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C305" s="1" t="inlineStr"/>
       <c r="D305" s="1" t="inlineStr"/>
       <c r="E305" s="1" t="inlineStr"/>
       <c r="F305" s="1" t="inlineStr"/>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>5/26</t>
+          <t>5/26 chimpanzee n. 大猩猩</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
+        <is>
+          <t>n. 大猩猩</t>
+        </is>
+      </c>
+      <c r="I305" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="1" t="n">
         <v>305</v>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>chimp</t>
         </is>
       </c>
-      <c r="C306" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C306" s="1" t="inlineStr"/>
       <c r="D306" s="1" t="inlineStr"/>
       <c r="E306" s="1" t="inlineStr"/>
       <c r="F306" s="1" t="inlineStr"/>
-      <c r="G306" s="1" t="inlineStr"/>
+      <c r="G306" s="1" t="inlineStr">
+        <is>
+          <t>chimp n. 黑猩猩</t>
+        </is>
+      </c>
       <c r="H306" t="inlineStr">
+        <is>
+          <t>n. 黑猩猩</t>
+        </is>
+      </c>
+      <c r="I306" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="1" t="n">
         <v>306</v>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>from that moment on</t>
         </is>
       </c>
-      <c r="C307" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C307" s="1" t="inlineStr"/>
       <c r="D307" s="1" t="inlineStr"/>
       <c r="E307" s="1" t="inlineStr"/>
       <c r="F307" s="1" t="inlineStr"/>
-      <c r="G307" s="1" t="inlineStr"/>
+      <c r="G307" s="1" t="inlineStr">
+        <is>
+          <t>from that moment on 从那一刻起</t>
+        </is>
+      </c>
       <c r="H307" t="inlineStr">
+        <is>
+          <t>phr. 从那一刻起</t>
+        </is>
+      </c>
+      <c r="I307" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="1" t="n">
         <v>307</v>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>in her case</t>
         </is>
       </c>
-      <c r="C308" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C308" s="1" t="inlineStr"/>
       <c r="D308" s="1" t="inlineStr"/>
       <c r="E308" s="1" t="inlineStr"/>
       <c r="F308" s="1" t="inlineStr"/>
-      <c r="G308" s="1" t="inlineStr"/>
+      <c r="G308" s="1" t="inlineStr">
+        <is>
+          <t>in her case 在她看来</t>
+        </is>
+      </c>
       <c r="H308" t="inlineStr">
+        <is>
+          <t>phr. 在她看来</t>
+        </is>
+      </c>
+      <c r="I308" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="1" t="n">
         <v>308</v>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>unlike</t>
         </is>
       </c>
-      <c r="C309" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C309" s="1" t="inlineStr"/>
       <c r="D309" s="1" t="inlineStr"/>
       <c r="E309" s="1" t="inlineStr"/>
       <c r="F309" s="1" t="inlineStr"/>
-      <c r="G309" s="1" t="inlineStr"/>
+      <c r="G309" s="1" t="inlineStr">
+        <is>
+          <t>unlike prep. 不像</t>
+        </is>
+      </c>
       <c r="H309" t="inlineStr">
+        <is>
+          <t>prep. 不像</t>
+        </is>
+      </c>
+      <c r="I309" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="1" t="n">
         <v>309</v>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>spend</t>
         </is>
       </c>
-      <c r="C310" s="1" t="inlineStr"/>
+      <c r="C310" s="1" t="inlineStr">
+        <is>
+          <t>doing sth 做某事</t>
+        </is>
+      </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>doing sth</t>
-[...6 lines deleted...]
-      </c>
+          <t>spend the next twenty years realising the childhood dream 用接下来的二十年实现童年的梦想</t>
+        </is>
+      </c>
+      <c r="E310" s="1" t="inlineStr"/>
       <c r="F310" s="1" t="inlineStr"/>
-      <c r="G310" s="1" t="inlineStr"/>
+      <c r="G310" s="1" t="inlineStr">
+        <is>
+          <t>spend doing sth eg: spend the next twenty years realising the childhood dream</t>
+        </is>
+      </c>
       <c r="H310" t="inlineStr">
+        <is>
+          <t>v. 花费</t>
+        </is>
+      </c>
+      <c r="I310" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="1" t="n">
         <v>310</v>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>approach</t>
         </is>
       </c>
-      <c r="C311" s="1" t="inlineStr">
+      <c r="C311" s="1" t="inlineStr"/>
+      <c r="D311" s="1" t="inlineStr"/>
+      <c r="E311" s="1" t="inlineStr"/>
+      <c r="F311" s="1" t="inlineStr">
+        <is>
+          <t>way &lt; method &lt; approach 方式小于方法小于途径</t>
+        </is>
+      </c>
+      <c r="G311" s="1" t="inlineStr">
+        <is>
+          <t>approach v. 接近; 靠近 n. 方法 way &lt; method &lt; approach</t>
+        </is>
+      </c>
+      <c r="H311" t="inlineStr">
         <is>
           <t>v. 接近; 靠近
 n. 方法</t>
         </is>
       </c>
-      <c r="D311" s="1" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="H311" t="inlineStr">
+      <c r="I311" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="1" t="n">
         <v>311</v>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>escape</t>
         </is>
       </c>
-      <c r="C312" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C312" s="1" t="inlineStr"/>
       <c r="D312" s="1" t="inlineStr"/>
       <c r="E312" s="1" t="inlineStr"/>
       <c r="F312" s="1" t="inlineStr"/>
-      <c r="G312" s="1" t="inlineStr"/>
+      <c r="G312" s="1" t="inlineStr">
+        <is>
+          <t>escape v. 逃跑</t>
+        </is>
+      </c>
       <c r="H312" t="inlineStr">
+        <is>
+          <t>v. 逃跑</t>
+        </is>
+      </c>
+      <c r="I312" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="1" t="n">
         <v>312</v>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>influence</t>
         </is>
       </c>
-      <c r="C313" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C313" s="1" t="inlineStr"/>
       <c r="D313" s="1" t="inlineStr"/>
       <c r="E313" s="1" t="inlineStr"/>
       <c r="F313" s="1" t="inlineStr"/>
-      <c r="G313" s="1" t="inlineStr"/>
+      <c r="G313" s="1" t="inlineStr">
+        <is>
+          <t>{ influence v./n. 影响</t>
+        </is>
+      </c>
       <c r="H313" t="inlineStr">
+        <is>
+          <t>v./n. 影响</t>
+        </is>
+      </c>
+      <c r="I313" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="1" t="n">
         <v>313</v>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>influential</t>
         </is>
       </c>
-      <c r="C314" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C314" s="1" t="inlineStr"/>
       <c r="D314" s="1" t="inlineStr"/>
       <c r="E314" s="1" t="inlineStr"/>
       <c r="F314" s="1" t="inlineStr"/>
-      <c r="G314" s="1" t="inlineStr"/>
+      <c r="G314" s="1" t="inlineStr">
+        <is>
+          <t>influential a. 具有影响力的</t>
+        </is>
+      </c>
       <c r="H314" t="inlineStr">
+        <is>
+          <t>a. 具有影响力的</t>
+        </is>
+      </c>
+      <c r="I314" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="1" t="n">
         <v>314</v>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>devote the rest of her life</t>
         </is>
       </c>
-      <c r="C315" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C315" s="1" t="inlineStr"/>
       <c r="D315" s="1" t="inlineStr"/>
       <c r="E315" s="1" t="inlineStr"/>
       <c r="F315" s="1" t="inlineStr"/>
-      <c r="G315" s="1" t="inlineStr"/>
+      <c r="G315" s="1" t="inlineStr">
+        <is>
+          <t>devote the rest of her life 奉献她的余生</t>
+        </is>
+      </c>
       <c r="H315" t="inlineStr">
+        <is>
+          <t>phr. 奉献她的余生</t>
+        </is>
+      </c>
+      <c r="I315" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="1" t="n">
         <v>315</v>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>board</t>
         </is>
       </c>
-      <c r="C316" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="C316" s="1" t="inlineStr"/>
       <c r="D316" s="1" t="inlineStr"/>
       <c r="E316" s="1" t="inlineStr"/>
       <c r="F316" s="1" t="inlineStr"/>
-      <c r="G316" s="1" t="inlineStr"/>
+      <c r="G316" s="1" t="inlineStr">
+        <is>
+          <t>board n. 板; 木板 v. 登, 上</t>
+        </is>
+      </c>
       <c r="H316" t="inlineStr">
+        <is>
+          <t>n. 板; 木板
+v. 登, 上</t>
+        </is>
+      </c>
+      <c r="I316" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="1" t="n">
         <v>316</v>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>I really do love it.</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr"/>
       <c r="D317" s="1" t="inlineStr"/>
       <c r="E317" s="1" t="inlineStr"/>
-      <c r="F317" s="1" t="inlineStr"/>
+      <c r="F317" s="1" t="inlineStr">
+        <is>
+          <t>强调句</t>
+        </is>
+      </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>强调句</t>
+          <t>I really do love it. 强调句</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
+        <is>
+          <t>sent. 我真的很喜欢它。</t>
+        </is>
+      </c>
+      <c r="I317" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="1" t="n">
         <v>317</v>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>species</t>
         </is>
       </c>
-      <c r="C318" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C318" s="1" t="inlineStr"/>
       <c r="D318" s="1" t="inlineStr"/>
       <c r="E318" s="1" t="inlineStr"/>
-      <c r="F318" s="1" t="inlineStr"/>
+      <c r="F318" s="1" t="inlineStr">
+        <is>
+          <t>特指物种</t>
+        </is>
+      </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
-          <t>特指物种</t>
+          <t>{ species 种类 (特指物种)</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
+        <is>
+          <t>n. 种类</t>
+        </is>
+      </c>
+      <c r="I318" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="1" t="n">
         <v>318</v>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>kind</t>
         </is>
       </c>
-      <c r="C319" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C319" s="1" t="inlineStr"/>
       <c r="D319" s="1" t="inlineStr"/>
       <c r="E319" s="1" t="inlineStr"/>
-      <c r="F319" s="1" t="inlineStr"/>
+      <c r="F319" s="1" t="inlineStr">
+        <is>
+          <t>大范围</t>
+        </is>
+      </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>大范围</t>
+          <t>kind 种类 (大范围)</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
+        <is>
+          <t>n. 种类</t>
+        </is>
+      </c>
+      <c r="I319" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="1" t="n">
         <v>319</v>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>mad</t>
         </is>
       </c>
-      <c r="C320" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C320" s="1" t="inlineStr"/>
       <c r="D320" s="1" t="inlineStr"/>
       <c r="E320" s="1" t="inlineStr"/>
       <c r="F320" s="1" t="inlineStr"/>
-      <c r="G320" s="1" t="inlineStr"/>
+      <c r="G320" s="1" t="inlineStr">
+        <is>
+          <t>mad a. 发疯的; 生气的</t>
+        </is>
+      </c>
       <c r="H320" t="inlineStr">
+        <is>
+          <t>a. 发疯的; 生气的</t>
+        </is>
+      </c>
+      <c r="I320" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="1" t="n">
         <v>320</v>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>groundbreaking</t>
         </is>
       </c>
-      <c r="C321" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C321" s="1" t="inlineStr"/>
       <c r="D321" s="1" t="inlineStr"/>
       <c r="E321" s="1" t="inlineStr"/>
       <c r="F321" s="1" t="inlineStr"/>
-      <c r="G321" s="1" t="inlineStr"/>
+      <c r="G321" s="1" t="inlineStr">
+        <is>
+          <t>groundbreaking a. 开创性的</t>
+        </is>
+      </c>
       <c r="H321" t="inlineStr">
+        <is>
+          <t>a. 开创性的</t>
+        </is>
+      </c>
+      <c r="I321" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="1" t="n">
         <v>321</v>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>wild</t>
         </is>
       </c>
-      <c r="C322" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C322" s="1" t="inlineStr"/>
       <c r="D322" s="1" t="inlineStr"/>
       <c r="E322" s="1" t="inlineStr"/>
       <c r="F322" s="1" t="inlineStr"/>
-      <c r="G322" s="1" t="inlineStr"/>
+      <c r="G322" s="1" t="inlineStr">
+        <is>
+          <t>wild a. 狂野的</t>
+        </is>
+      </c>
       <c r="H322" t="inlineStr">
+        <is>
+          <t>a. 狂野的</t>
+        </is>
+      </c>
+      <c r="I322" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="1" t="n">
         <v>322</v>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>unpredictable</t>
         </is>
       </c>
-      <c r="C323" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C323" s="1" t="inlineStr"/>
       <c r="D323" s="1" t="inlineStr"/>
       <c r="E323" s="1" t="inlineStr"/>
       <c r="F323" s="1" t="inlineStr"/>
-      <c r="G323" s="1" t="inlineStr"/>
+      <c r="G323" s="1" t="inlineStr">
+        <is>
+          <t>unpredictable a. 不可预测的</t>
+        </is>
+      </c>
       <c r="H323" t="inlineStr">
+        <is>
+          <t>a. 不可预测的</t>
+        </is>
+      </c>
+      <c r="I323" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="1" t="n">
         <v>323</v>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>longed for</t>
         </is>
       </c>
-      <c r="C324" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C324" s="1" t="inlineStr"/>
       <c r="D324" s="1" t="inlineStr"/>
       <c r="E324" s="1" t="inlineStr"/>
       <c r="F324" s="1" t="inlineStr"/>
-      <c r="G324" s="1" t="inlineStr"/>
+      <c r="G324" s="1" t="inlineStr">
+        <is>
+          <t>longed for 渴望做某事</t>
+        </is>
+      </c>
       <c r="H324" t="inlineStr">
+        <is>
+          <t>phr. 渴望做某事</t>
+        </is>
+      </c>
+      <c r="I324" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="1" t="n">
         <v>324</v>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>creature</t>
         </is>
       </c>
-      <c r="C325" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C325" s="1" t="inlineStr"/>
       <c r="D325" s="1" t="inlineStr"/>
       <c r="E325" s="1" t="inlineStr"/>
       <c r="F325" s="1" t="inlineStr"/>
-      <c r="G325" s="1" t="inlineStr"/>
+      <c r="G325" s="1" t="inlineStr">
+        <is>
+          <t>creature n. 生物</t>
+        </is>
+      </c>
       <c r="H325" t="inlineStr">
+        <is>
+          <t>n. 生物</t>
+        </is>
+      </c>
+      <c r="I325" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="1" t="n">
         <v>325</v>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>at dawn</t>
         </is>
       </c>
-      <c r="C326" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C326" s="1" t="inlineStr"/>
       <c r="D326" s="1" t="inlineStr"/>
       <c r="E326" s="1" t="inlineStr"/>
       <c r="F326" s="1" t="inlineStr"/>
-      <c r="G326" s="1" t="inlineStr"/>
+      <c r="G326" s="1" t="inlineStr">
+        <is>
+          <t>at dawn 在黎明</t>
+        </is>
+      </c>
       <c r="H326" t="inlineStr">
+        <is>
+          <t>phr. 在黎明</t>
+        </is>
+      </c>
+      <c r="I326" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="1" t="n">
         <v>326</v>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>recall</t>
         </is>
       </c>
-      <c r="C327" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C327" s="1" t="inlineStr"/>
       <c r="D327" s="1" t="inlineStr"/>
       <c r="E327" s="1" t="inlineStr"/>
       <c r="F327" s="1" t="inlineStr"/>
-      <c r="G327" s="1" t="inlineStr"/>
+      <c r="G327" s="1" t="inlineStr">
+        <is>
+          <t>recall v. 回想</t>
+        </is>
+      </c>
       <c r="H327" t="inlineStr">
+        <is>
+          <t>v. 回想</t>
+        </is>
+      </c>
+      <c r="I327" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="1" t="n">
         <v>327</v>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>be thickly covered with trees</t>
         </is>
       </c>
-      <c r="C328" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C328" s="1" t="inlineStr"/>
       <c r="D328" s="1" t="inlineStr"/>
       <c r="E328" s="1" t="inlineStr"/>
       <c r="F328" s="1" t="inlineStr"/>
-      <c r="G328" s="1" t="inlineStr"/>
+      <c r="G328" s="1" t="inlineStr">
+        <is>
+          <t>be thickly covered with trees 被层层叠叠的树覆盖</t>
+        </is>
+      </c>
       <c r="H328" t="inlineStr">
+        <is>
+          <t>phr. 被层层叠叠的树覆盖</t>
+        </is>
+      </c>
+      <c r="I328" t="inlineStr">
         <is>
           <t>微信图片_20260315115711_2098_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="1" t="n">
         <v>328</v>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>keep promise</t>
         </is>
       </c>
-      <c r="C329" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C329" s="1" t="inlineStr"/>
       <c r="D329" s="1" t="inlineStr"/>
       <c r="E329" s="1" t="inlineStr"/>
       <c r="F329" s="1" t="inlineStr"/>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>4/30</t>
+          <t>keep promise 信守承诺 4/30</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
+        <is>
+          <t>phr. 信守承诺</t>
+        </is>
+      </c>
+      <c r="I329" t="inlineStr">
         <is>
           <t>微信图片_20260315115658_2093_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="1" t="n">
         <v>329</v>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>in a way</t>
         </is>
       </c>
-      <c r="C330" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C330" s="1" t="inlineStr"/>
       <c r="D330" s="1" t="inlineStr"/>
       <c r="E330" s="1" t="inlineStr"/>
       <c r="F330" s="1" t="inlineStr"/>
-      <c r="G330" s="1" t="inlineStr"/>
+      <c r="G330" s="1" t="inlineStr">
+        <is>
+          <t>in a way 在某种程度上来说</t>
+        </is>
+      </c>
       <c r="H330" t="inlineStr">
+        <is>
+          <t>phr. 在某种程度上来说</t>
+        </is>
+      </c>
+      <c r="I330" t="inlineStr">
         <is>
           <t>微信图片_20260315115658_2093_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="1" t="n">
         <v>330</v>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>move the story along very smoothly</t>
         </is>
       </c>
-      <c r="C331" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C331" s="1" t="inlineStr"/>
       <c r="D331" s="1" t="inlineStr"/>
       <c r="E331" s="1" t="inlineStr"/>
       <c r="F331" s="1" t="inlineStr"/>
-      <c r="G331" s="1" t="inlineStr"/>
+      <c r="G331" s="1" t="inlineStr">
+        <is>
+          <t>move the story along very smoothly 推动情节发展</t>
+        </is>
+      </c>
       <c r="H331" t="inlineStr">
+        <is>
+          <t>phr. 推动情节发展</t>
+        </is>
+      </c>
+      <c r="I331" t="inlineStr">
         <is>
           <t>微信图片_20260315115658_2093_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="1" t="n">
         <v>331</v>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>wild</t>
         </is>
       </c>
-      <c r="C332" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C332" s="1" t="inlineStr"/>
       <c r="D332" s="1" t="inlineStr"/>
       <c r="E332" s="1" t="inlineStr"/>
       <c r="F332" s="1" t="inlineStr"/>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>5/6</t>
+          <t>5/6 wild adj. 野生的</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
+        <is>
+          <t>adj. 野生的</t>
+        </is>
+      </c>
+      <c r="I332" t="inlineStr">
         <is>
           <t>微信图片_20260315115658_2093_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="1" t="n">
         <v>332</v>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>coastal area</t>
         </is>
       </c>
-      <c r="C333" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C333" s="1" t="inlineStr"/>
       <c r="D333" s="1" t="inlineStr"/>
       <c r="E333" s="1" t="inlineStr"/>
       <c r="F333" s="1" t="inlineStr"/>
-      <c r="G333" s="1" t="inlineStr"/>
+      <c r="G333" s="1" t="inlineStr">
+        <is>
+          <t>coastal area 沿海地区</t>
+        </is>
+      </c>
       <c r="H333" t="inlineStr">
+        <is>
+          <t>n. 沿海地区</t>
+        </is>
+      </c>
+      <c r="I333" t="inlineStr">
         <is>
           <t>微信图片_20260315115658_2093_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="1" t="n">
         <v>333</v>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>quote</t>
         </is>
       </c>
-      <c r="C334" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="C334" s="1" t="inlineStr"/>
       <c r="D334" s="1" t="inlineStr"/>
       <c r="E334" s="1" t="inlineStr"/>
       <c r="F334" s="1" t="inlineStr"/>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>4/27</t>
+          <t>4/27 quote n. 引言 v. 引用</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
+        <is>
+          <t>n. 引言
+v. 引用</t>
+        </is>
+      </c>
+      <c r="I334" t="inlineStr">
         <is>
           <t>微信图片_20260315115658_2093_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="1" t="n">
         <v>334</v>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>grassland</t>
         </is>
       </c>
-      <c r="C335" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C335" s="1" t="inlineStr"/>
       <c r="D335" s="1" t="inlineStr"/>
       <c r="E335" s="1" t="inlineStr"/>
       <c r="F335" s="1" t="inlineStr"/>
-      <c r="G335" s="1" t="inlineStr"/>
+      <c r="G335" s="1" t="inlineStr">
+        <is>
+          <t>grassland 草地</t>
+        </is>
+      </c>
       <c r="H335" t="inlineStr">
+        <is>
+          <t>n. 草地</t>
+        </is>
+      </c>
+      <c r="I335" t="inlineStr">
         <is>
           <t>微信图片_20260315115658_2093_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="1" t="n">
         <v>335</v>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>suffer</t>
         </is>
       </c>
-      <c r="C336" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C336" s="1" t="inlineStr"/>
       <c r="D336" s="1" t="inlineStr"/>
       <c r="E336" s="1" t="inlineStr"/>
       <c r="F336" s="1" t="inlineStr"/>
-      <c r="G336" s="1" t="inlineStr"/>
+      <c r="G336" s="1" t="inlineStr">
+        <is>
+          <t>suffer v. 受折磨</t>
+        </is>
+      </c>
       <c r="H336" t="inlineStr">
+        <is>
+          <t>v. 受折磨</t>
+        </is>
+      </c>
+      <c r="I336" t="inlineStr">
         <is>
           <t>微信图片_20260315115658_2093_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="1" t="n">
         <v>336</v>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>woodland</t>
         </is>
       </c>
-      <c r="C337" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C337" s="1" t="inlineStr"/>
       <c r="D337" s="1" t="inlineStr"/>
       <c r="E337" s="1" t="inlineStr"/>
       <c r="F337" s="1" t="inlineStr"/>
-      <c r="G337" s="1" t="inlineStr"/>
+      <c r="G337" s="1" t="inlineStr">
+        <is>
+          <t>woodland 森林</t>
+        </is>
+      </c>
       <c r="H337" t="inlineStr">
+        <is>
+          <t>n. 森林</t>
+        </is>
+      </c>
+      <c r="I337" t="inlineStr">
         <is>
           <t>微信图片_20260315115658_2093_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="1" t="n">
         <v>337</v>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>wetland</t>
         </is>
       </c>
-      <c r="C338" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C338" s="1" t="inlineStr"/>
       <c r="D338" s="1" t="inlineStr"/>
       <c r="E338" s="1" t="inlineStr"/>
       <c r="F338" s="1" t="inlineStr"/>
-      <c r="G338" s="1" t="inlineStr"/>
+      <c r="G338" s="1" t="inlineStr">
+        <is>
+          <t>wetland 湿地</t>
+        </is>
+      </c>
       <c r="H338" t="inlineStr">
+        <is>
+          <t>n. 湿地</t>
+        </is>
+      </c>
+      <c r="I338" t="inlineStr">
         <is>
           <t>微信图片_20260315115658_2093_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="1" t="n">
         <v>338</v>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>carry out</t>
         </is>
       </c>
-      <c r="C339" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C339" s="1" t="inlineStr"/>
       <c r="D339" s="1" t="inlineStr"/>
       <c r="E339" s="1" t="inlineStr"/>
       <c r="F339" s="1" t="inlineStr"/>
-      <c r="G339" s="1" t="inlineStr"/>
+      <c r="G339" s="1" t="inlineStr">
+        <is>
+          <t>carry out 执行</t>
+        </is>
+      </c>
       <c r="H339" t="inlineStr">
+        <is>
+          <t>phr. 执行</t>
+        </is>
+      </c>
+      <c r="I339" t="inlineStr">
         <is>
           <t>微信图片_20260315115658_2093_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="1" t="n">
         <v>339</v>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>habitat</t>
         </is>
       </c>
-      <c r="C340" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C340" s="1" t="inlineStr"/>
       <c r="D340" s="1" t="inlineStr"/>
       <c r="E340" s="1" t="inlineStr"/>
       <c r="F340" s="1" t="inlineStr"/>
-      <c r="G340" s="1" t="inlineStr"/>
+      <c r="G340" s="1" t="inlineStr">
+        <is>
+          <t>habitat n. 栖息地</t>
+        </is>
+      </c>
       <c r="H340" t="inlineStr">
+        <is>
+          <t>n. 栖息地</t>
+        </is>
+      </c>
+      <c r="I340" t="inlineStr">
         <is>
           <t>微信图片_20260315115658_2093_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="1" t="n">
         <v>340</v>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>before century (BCE)</t>
         </is>
       </c>
-      <c r="C341" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C341" s="1" t="inlineStr"/>
       <c r="D341" s="1" t="inlineStr"/>
       <c r="E341" s="1" t="inlineStr"/>
       <c r="F341" s="1" t="inlineStr"/>
-      <c r="G341" s="1" t="inlineStr"/>
+      <c r="G341" s="1" t="inlineStr">
+        <is>
+          <t>before century (BCE) 公元前</t>
+        </is>
+      </c>
       <c r="H341" t="inlineStr">
+        <is>
+          <t>phr. 公元前</t>
+        </is>
+      </c>
+      <c r="I341" t="inlineStr">
         <is>
           <t>微信图片_20260315115658_2093_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="1" t="n">
         <v>341</v>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>crested ibis</t>
         </is>
       </c>
-      <c r="C342" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C342" s="1" t="inlineStr"/>
       <c r="D342" s="1" t="inlineStr"/>
       <c r="E342" s="1" t="inlineStr"/>
       <c r="F342" s="1" t="inlineStr"/>
-      <c r="G342" s="1" t="inlineStr"/>
+      <c r="G342" s="1" t="inlineStr">
+        <is>
+          <t>crested ibis 朱鹮</t>
+        </is>
+      </c>
       <c r="H342" t="inlineStr">
+        <is>
+          <t>n. 朱鹮</t>
+        </is>
+      </c>
+      <c r="I342" t="inlineStr">
         <is>
           <t>微信图片_20260315115658_2093_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="1" t="n">
         <v>342</v>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>mutual</t>
         </is>
       </c>
-      <c r="C343" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C343" s="1" t="inlineStr"/>
       <c r="D343" s="1" t="inlineStr"/>
       <c r="E343" s="1" t="inlineStr"/>
       <c r="F343" s="1" t="inlineStr"/>
-      <c r="G343" s="1" t="inlineStr"/>
+      <c r="G343" s="1" t="inlineStr">
+        <is>
+          <t>mutual adj. 相互的</t>
+        </is>
+      </c>
       <c r="H343" t="inlineStr">
+        <is>
+          <t>adj. 相互的</t>
+        </is>
+      </c>
+      <c r="I343" t="inlineStr">
         <is>
           <t>微信图片_20260315115658_2093_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="1" t="n">
         <v>343</v>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>leopard</t>
         </is>
       </c>
-      <c r="C344" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C344" s="1" t="inlineStr"/>
       <c r="D344" s="1" t="inlineStr"/>
       <c r="E344" s="1" t="inlineStr"/>
       <c r="F344" s="1" t="inlineStr"/>
-      <c r="G344" s="1" t="inlineStr"/>
+      <c r="G344" s="1" t="inlineStr">
+        <is>
+          <t>leopard 猎豹</t>
+        </is>
+      </c>
       <c r="H344" t="inlineStr">
+        <is>
+          <t>n. 猎豹</t>
+        </is>
+      </c>
+      <c r="I344" t="inlineStr">
         <is>
           <t>微信图片_20260315115658_2093_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="1" t="n">
         <v>344</v>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>fact</t>
         </is>
       </c>
-      <c r="C345" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C345" s="1" t="inlineStr"/>
       <c r="D345" s="1" t="inlineStr"/>
       <c r="E345" s="1" t="inlineStr"/>
       <c r="F345" s="1" t="inlineStr"/>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>4/28</t>
+          <t>4/28 fact n. 事实</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
+        <is>
+          <t>n. 事实</t>
+        </is>
+      </c>
+      <c r="I345" t="inlineStr">
         <is>
           <t>微信图片_20260315115658_2093_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="1" t="n">
         <v>345</v>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>That's all right.</t>
         </is>
       </c>
-      <c r="C346" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C346" s="1" t="inlineStr"/>
       <c r="D346" s="1" t="inlineStr"/>
       <c r="E346" s="1" t="inlineStr"/>
       <c r="F346" s="1" t="inlineStr"/>
-      <c r="G346" s="1" t="inlineStr"/>
+      <c r="G346" s="1" t="inlineStr">
+        <is>
+          <t>That's all right. 没关系, 不要紧.</t>
+        </is>
+      </c>
       <c r="H346" t="inlineStr">
+        <is>
+          <t>sentence 没关系, 不要紧.</t>
+        </is>
+      </c>
+      <c r="I346" t="inlineStr">
         <is>
           <t>微信图片_20260315115658_2093_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="1" t="n">
         <v>346</v>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>Alright.</t>
         </is>
       </c>
-      <c r="C347" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C347" s="1" t="inlineStr"/>
       <c r="D347" s="1" t="inlineStr"/>
       <c r="E347" s="1" t="inlineStr"/>
       <c r="F347" s="1" t="inlineStr"/>
-      <c r="G347" s="1" t="inlineStr"/>
+      <c r="G347" s="1" t="inlineStr">
+        <is>
+          <t>Alright. 好的, 可以, 情况尚可</t>
+        </is>
+      </c>
       <c r="H347" t="inlineStr">
+        <is>
+          <t>sentence 好的, 可以, 情况尚可</t>
+        </is>
+      </c>
+      <c r="I347" t="inlineStr">
         <is>
           <t>微信图片_20260315115658_2093_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="1" t="n">
         <v>347</v>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>threat</t>
         </is>
       </c>
-      <c r="C348" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C348" s="1" t="inlineStr"/>
       <c r="D348" s="1" t="inlineStr"/>
       <c r="E348" s="1" t="inlineStr"/>
       <c r="F348" s="1" t="inlineStr"/>
-      <c r="G348" s="1" t="inlineStr"/>
+      <c r="G348" s="1" t="inlineStr">
+        <is>
+          <t>threat n. 威胁</t>
+        </is>
+      </c>
       <c r="H348" t="inlineStr">
+        <is>
+          <t>n. 威胁</t>
+        </is>
+      </c>
+      <c r="I348" t="inlineStr">
         <is>
           <t>微信图片_20260315115658_2093_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="1" t="n">
         <v>348</v>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>lovely</t>
         </is>
       </c>
-      <c r="C349" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="C349" s="1" t="inlineStr"/>
       <c r="D349" s="1" t="inlineStr"/>
       <c r="E349" s="1" t="inlineStr"/>
       <c r="F349" s="1" t="inlineStr"/>
-      <c r="G349" s="1" t="inlineStr"/>
+      <c r="G349" s="1" t="inlineStr">
+        <is>
+          <t>lovely a. 可爱的 a. 好的；宜人的</t>
+        </is>
+      </c>
       <c r="H349" t="inlineStr">
+        <is>
+          <t>a. 可爱的
+a. 好的；宜人的</t>
+        </is>
+      </c>
+      <c r="I349" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="1" t="n">
         <v>349</v>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>freshwater</t>
         </is>
       </c>
-      <c r="C350" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C350" s="1" t="inlineStr"/>
       <c r="D350" s="1" t="inlineStr"/>
       <c r="E350" s="1" t="inlineStr"/>
       <c r="F350" s="1" t="inlineStr"/>
-      <c r="G350" s="1" t="inlineStr"/>
+      <c r="G350" s="1" t="inlineStr">
+        <is>
+          <t>freshwater a. 淡水的</t>
+        </is>
+      </c>
       <c r="H350" t="inlineStr">
+        <is>
+          <t>a. 淡水的</t>
+        </is>
+      </c>
+      <c r="I350" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="1" t="n">
         <v>350</v>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>strange</t>
         </is>
       </c>
-      <c r="C351" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C351" s="1" t="inlineStr"/>
       <c r="D351" s="1" t="inlineStr"/>
       <c r="E351" s="1" t="inlineStr"/>
       <c r="F351" s="1" t="inlineStr"/>
-      <c r="G351" s="1" t="inlineStr"/>
+      <c r="G351" s="1" t="inlineStr">
+        <is>
+          <t>strange a. 奇特的</t>
+        </is>
+      </c>
       <c r="H351" t="inlineStr">
+        <is>
+          <t>a. 奇特的</t>
+        </is>
+      </c>
+      <c r="I351" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="1" t="n">
         <v>351</v>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>contain</t>
         </is>
       </c>
-      <c r="C352" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C352" s="1" t="inlineStr"/>
       <c r="D352" s="1" t="inlineStr"/>
       <c r="E352" s="1" t="inlineStr"/>
       <c r="F352" s="1" t="inlineStr"/>
-      <c r="G352" s="1" t="inlineStr"/>
+      <c r="G352" s="1" t="inlineStr">
+        <is>
+          <t>contain v. 包含；容纳</t>
+        </is>
+      </c>
       <c r="H352" t="inlineStr">
+        <is>
+          <t>v. 包含；容纳</t>
+        </is>
+      </c>
+      <c r="I352" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="1" t="n">
         <v>352</v>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>thick</t>
         </is>
       </c>
-      <c r="C353" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C353" s="1" t="inlineStr"/>
       <c r="D353" s="1" t="inlineStr"/>
       <c r="E353" s="1" t="inlineStr"/>
       <c r="F353" s="1" t="inlineStr"/>
-      <c r="G353" s="1" t="inlineStr"/>
+      <c r="G353" s="1" t="inlineStr">
+        <is>
+          <t>thick a. 茂密的</t>
+        </is>
+      </c>
       <c r="H353" t="inlineStr">
+        <is>
+          <t>a. 茂密的</t>
+        </is>
+      </c>
+      <c r="I353" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="1" t="n">
         <v>353</v>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>liquid</t>
         </is>
       </c>
-      <c r="C354" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C354" s="1" t="inlineStr"/>
       <c r="D354" s="1" t="inlineStr"/>
       <c r="E354" s="1" t="inlineStr"/>
       <c r="F354" s="1" t="inlineStr"/>
-      <c r="G354" s="1" t="inlineStr"/>
+      <c r="G354" s="1" t="inlineStr">
+        <is>
+          <t>liquid a. 液态的</t>
+        </is>
+      </c>
       <c r="H354" t="inlineStr">
+        <is>
+          <t>a. 液态的</t>
+        </is>
+      </c>
+      <c r="I354" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="1" t="n">
         <v>354</v>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>treetop</t>
         </is>
       </c>
-      <c r="C355" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C355" s="1" t="inlineStr"/>
       <c r="D355" s="1" t="inlineStr"/>
       <c r="E355" s="1" t="inlineStr"/>
       <c r="F355" s="1" t="inlineStr"/>
-      <c r="G355" s="1" t="inlineStr"/>
+      <c r="G355" s="1" t="inlineStr">
+        <is>
+          <t>treetop n. 树梢</t>
+        </is>
+      </c>
       <c r="H355" t="inlineStr">
+        <is>
+          <t>n. 树梢</t>
+        </is>
+      </c>
+      <c r="I355" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="1" t="n">
         <v>355</v>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>analyse</t>
         </is>
       </c>
-      <c r="C356" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C356" s="1" t="inlineStr"/>
       <c r="D356" s="1" t="inlineStr"/>
       <c r="E356" s="1" t="inlineStr"/>
       <c r="F356" s="1" t="inlineStr"/>
-      <c r="G356" s="1" t="inlineStr"/>
+      <c r="G356" s="1" t="inlineStr">
+        <is>
+          <t>analyse v. 分析</t>
+        </is>
+      </c>
       <c r="H356" t="inlineStr">
+        <is>
+          <t>v. 分析</t>
+        </is>
+      </c>
+      <c r="I356" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="1" t="n">
         <v>356</v>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>block</t>
         </is>
       </c>
-      <c r="C357" s="1" t="inlineStr">
+      <c r="C357" s="1" t="inlineStr"/>
+      <c r="D357" s="1" t="inlineStr"/>
+      <c r="E357" s="1" t="inlineStr"/>
+      <c r="F357" s="1" t="inlineStr"/>
+      <c r="G357" s="1" t="inlineStr">
+        <is>
+          <t>block n. 街区 n. 块 v. 阻碍</t>
+        </is>
+      </c>
+      <c r="H357" t="inlineStr">
         <is>
           <t>n. 街区
 n. 块
 v. 阻碍</t>
         </is>
       </c>
-      <c r="D357" s="1" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="H357" t="inlineStr">
+      <c r="I357" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="1" t="n">
         <v>357</v>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>powerful and strong</t>
         </is>
       </c>
-      <c r="C358" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C358" s="1" t="inlineStr"/>
       <c r="D358" s="1" t="inlineStr"/>
       <c r="E358" s="1" t="inlineStr"/>
       <c r="F358" s="1" t="inlineStr"/>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>5/4</t>
+          <t>5/4 powerful and strong 形容国家的强盛</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
+        <is>
+          <t>phr. 形容国家的强盛</t>
+        </is>
+      </c>
+      <c r="I358" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="1" t="n">
         <v>358</v>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>humid</t>
         </is>
       </c>
-      <c r="C359" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C359" s="1" t="inlineStr"/>
       <c r="D359" s="1" t="inlineStr"/>
       <c r="E359" s="1" t="inlineStr"/>
       <c r="F359" s="1" t="inlineStr"/>
-      <c r="G359" s="1" t="inlineStr"/>
+      <c r="G359" s="1" t="inlineStr">
+        <is>
+          <t>humid a. 温暖潮湿的</t>
+        </is>
+      </c>
       <c r="H359" t="inlineStr">
+        <is>
+          <t>a. 温暖潮湿的</t>
+        </is>
+      </c>
+      <c r="I359" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="1" t="n">
         <v>359</v>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>playful</t>
         </is>
       </c>
-      <c r="C360" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C360" s="1" t="inlineStr"/>
       <c r="D360" s="1" t="inlineStr"/>
       <c r="E360" s="1" t="inlineStr"/>
       <c r="F360" s="1" t="inlineStr"/>
-      <c r="G360" s="1" t="inlineStr"/>
+      <c r="G360" s="1" t="inlineStr">
+        <is>
+          <t>playful a. 好玩的</t>
+        </is>
+      </c>
       <c r="H360" t="inlineStr">
+        <is>
+          <t>a. 好玩的</t>
+        </is>
+      </c>
+      <c r="I360" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="1" t="n">
         <v>360</v>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>coverage</t>
         </is>
       </c>
-      <c r="C361" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C361" s="1" t="inlineStr"/>
       <c r="D361" s="1" t="inlineStr"/>
       <c r="E361" s="1" t="inlineStr"/>
-      <c r="F361" s="1" t="inlineStr"/>
+      <c r="F361" s="1" t="inlineStr">
+        <is>
+          <t>cover 覆盖</t>
+        </is>
+      </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>cover</t>
+          <t>cover coverage n. 覆盖面积</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
+        <is>
+          <t>n. 覆盖面积</t>
+        </is>
+      </c>
+      <c r="I361" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="1" t="n">
         <v>361</v>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>see sb doing sth</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr"/>
       <c r="D362" s="1" t="inlineStr"/>
       <c r="E362" s="1" t="inlineStr"/>
       <c r="F362" s="1" t="inlineStr"/>
-      <c r="G362" s="1" t="inlineStr"/>
+      <c r="G362" s="1" t="inlineStr">
+        <is>
+          <t>see sb doing sth</t>
+        </is>
+      </c>
       <c r="H362" t="inlineStr">
+        <is>
+          <t>v. 看见某人正在做某事</t>
+        </is>
+      </c>
+      <c r="I362" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="1" t="n">
         <v>362</v>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>climate</t>
         </is>
       </c>
-      <c r="C363" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C363" s="1" t="inlineStr"/>
       <c r="D363" s="1" t="inlineStr"/>
       <c r="E363" s="1" t="inlineStr"/>
       <c r="F363" s="1" t="inlineStr"/>
-      <c r="G363" s="1" t="inlineStr"/>
+      <c r="G363" s="1" t="inlineStr">
+        <is>
+          <t>climate n. 气候</t>
+        </is>
+      </c>
       <c r="H363" t="inlineStr">
+        <is>
+          <t>n. 气候</t>
+        </is>
+      </c>
+      <c r="I363" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="1" t="n">
         <v>363</v>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>I'm suffering from a headache!</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr"/>
       <c r="D364" s="1" t="inlineStr"/>
       <c r="E364" s="1" t="inlineStr"/>
       <c r="F364" s="1" t="inlineStr"/>
-      <c r="G364" s="1" t="inlineStr"/>
+      <c r="G364" s="1" t="inlineStr">
+        <is>
+          <t>I'm suffering from a headache!</t>
+        </is>
+      </c>
       <c r="H364" t="inlineStr">
+        <is>
+          <t>sent. 我头痛！</t>
+        </is>
+      </c>
+      <c r="I364" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="1" t="n">
         <v>364</v>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>nearly</t>
         </is>
       </c>
-      <c r="C365" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C365" s="1" t="inlineStr"/>
       <c r="D365" s="1" t="inlineStr"/>
       <c r="E365" s="1" t="inlineStr"/>
       <c r="F365" s="1" t="inlineStr"/>
-      <c r="G365" s="1" t="inlineStr"/>
+      <c r="G365" s="1" t="inlineStr">
+        <is>
+          <t>nearly ad. 几乎；将近</t>
+        </is>
+      </c>
       <c r="H365" t="inlineStr">
+        <is>
+          <t>ad. 几乎；将近</t>
+        </is>
+      </c>
+      <c r="I365" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="1" t="n">
         <v>365</v>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>What's up?</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr"/>
       <c r="D366" s="1" t="inlineStr"/>
       <c r="E366" s="1" t="inlineStr"/>
       <c r="F366" s="1" t="inlineStr"/>
-      <c r="G366" s="1" t="inlineStr"/>
+      <c r="G366" s="1" t="inlineStr">
+        <is>
+          <t>What's up?</t>
+        </is>
+      </c>
       <c r="H366" t="inlineStr">
+        <is>
+          <t>inter. 怎么了？</t>
+        </is>
+      </c>
+      <c r="I366" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="1" t="n">
         <v>366</v>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>a runny nose</t>
         </is>
       </c>
-      <c r="C367" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C367" s="1" t="inlineStr"/>
       <c r="D367" s="1" t="inlineStr"/>
       <c r="E367" s="1" t="inlineStr"/>
       <c r="F367" s="1" t="inlineStr"/>
-      <c r="G367" s="1" t="inlineStr"/>
+      <c r="G367" s="1" t="inlineStr">
+        <is>
+          <t>a runny nose 流鼻涕</t>
+        </is>
+      </c>
       <c r="H367" t="inlineStr">
+        <is>
+          <t>phr. 流鼻涕</t>
+        </is>
+      </c>
+      <c r="I367" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="1" t="n">
         <v>367</v>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>talk</t>
         </is>
       </c>
-      <c r="C368" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C368" s="1" t="inlineStr"/>
       <c r="D368" s="1" t="inlineStr"/>
       <c r="E368" s="1" t="inlineStr"/>
       <c r="F368" s="1" t="inlineStr"/>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>6/4</t>
+          <t>6/4 talk 讲座 (非正式)</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
+        <is>
+          <t>n. 讲座 (非正式)</t>
+        </is>
+      </c>
+      <c r="I368" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="1" t="n">
         <v>368</v>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>speech</t>
         </is>
       </c>
-      <c r="C369" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C369" s="1" t="inlineStr"/>
       <c r="D369" s="1" t="inlineStr"/>
       <c r="E369" s="1" t="inlineStr"/>
       <c r="F369" s="1" t="inlineStr"/>
-      <c r="G369" s="1" t="inlineStr"/>
+      <c r="G369" s="1" t="inlineStr">
+        <is>
+          <t>speech 讲座 (正式)</t>
+        </is>
+      </c>
       <c r="H369" t="inlineStr">
+        <is>
+          <t>n. 讲座 (正式)</t>
+        </is>
+      </c>
+      <c r="I369" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="1" t="n">
         <v>369</v>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>satisfy the needs of sb.</t>
         </is>
       </c>
-      <c r="C370" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C370" s="1" t="inlineStr"/>
       <c r="D370" s="1" t="inlineStr"/>
       <c r="E370" s="1" t="inlineStr"/>
       <c r="F370" s="1" t="inlineStr"/>
-      <c r="G370" s="1" t="inlineStr"/>
+      <c r="G370" s="1" t="inlineStr">
+        <is>
+          <t>satisfy the needs of sb. 满足某人的需求</t>
+        </is>
+      </c>
       <c r="H370" t="inlineStr">
+        <is>
+          <t>phr. 满足某人的需求</t>
+        </is>
+      </c>
+      <c r="I370" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="1" t="n">
         <v>370</v>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>volunteer</t>
         </is>
       </c>
-      <c r="C371" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C371" s="1" t="inlineStr"/>
       <c r="D371" s="1" t="inlineStr"/>
       <c r="E371" s="1" t="inlineStr"/>
       <c r="F371" s="1" t="inlineStr"/>
-      <c r="G371" s="1" t="inlineStr"/>
+      <c r="G371" s="1" t="inlineStr">
+        <is>
+          <t>volunteer v. 志愿</t>
+        </is>
+      </c>
       <c r="H371" t="inlineStr">
+        <is>
+          <t>v. 志愿</t>
+        </is>
+      </c>
+      <c r="I371" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="1" t="n">
         <v>371</v>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>rush</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
-          <t>v. 冲</t>
-[...6 lines deleted...]
-      </c>
+          <t>rush hour 高峰时段</t>
+        </is>
+      </c>
+      <c r="D372" s="1" t="inlineStr"/>
       <c r="E372" s="1" t="inlineStr"/>
       <c r="F372" s="1" t="inlineStr"/>
-      <c r="G372" s="1" t="inlineStr"/>
+      <c r="G372" s="1" t="inlineStr">
+        <is>
+          <t>rush v. 冲 ~ hour</t>
+        </is>
+      </c>
       <c r="H372" t="inlineStr">
+        <is>
+          <t>v. 冲</t>
+        </is>
+      </c>
+      <c r="I372" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="1" t="n">
         <v>372</v>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>countable</t>
         </is>
       </c>
-      <c r="C373" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C373" s="1" t="inlineStr"/>
       <c r="D373" s="1" t="inlineStr"/>
       <c r="E373" s="1" t="inlineStr"/>
       <c r="F373" s="1" t="inlineStr"/>
-      <c r="G373" s="1" t="inlineStr"/>
+      <c r="G373" s="1" t="inlineStr">
+        <is>
+          <t>countable a. 可数的</t>
+        </is>
+      </c>
       <c r="H373" t="inlineStr">
+        <is>
+          <t>a. 可数的</t>
+        </is>
+      </c>
+      <c r="I373" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="1" t="n">
         <v>373</v>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>countless</t>
         </is>
       </c>
-      <c r="C374" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C374" s="1" t="inlineStr"/>
       <c r="D374" s="1" t="inlineStr"/>
       <c r="E374" s="1" t="inlineStr"/>
       <c r="F374" s="1" t="inlineStr"/>
-      <c r="G374" s="1" t="inlineStr"/>
+      <c r="G374" s="1" t="inlineStr">
+        <is>
+          <t>countless a. 无数的</t>
+        </is>
+      </c>
       <c r="H374" t="inlineStr">
+        <is>
+          <t>a. 无数的</t>
+        </is>
+      </c>
+      <c r="I374" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="1" t="n">
         <v>374</v>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>volunteer</t>
         </is>
       </c>
-      <c r="C375" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C375" s="1" t="inlineStr"/>
       <c r="D375" s="1" t="inlineStr"/>
       <c r="E375" s="1" t="inlineStr"/>
       <c r="F375" s="1" t="inlineStr"/>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>6/3</t>
+          <t>6/3 volunteer n. 志愿者</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
+        <is>
+          <t>n. 志愿者</t>
+        </is>
+      </c>
+      <c r="I375" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="1" t="n">
         <v>375</v>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>fill</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
-          <t>v. 充满</t>
-[...6 lines deleted...]
-      </c>
+          <t>be filled with 充满</t>
+        </is>
+      </c>
+      <c r="D376" s="1" t="inlineStr"/>
       <c r="E376" s="1" t="inlineStr"/>
       <c r="F376" s="1" t="inlineStr"/>
-      <c r="G376" s="1" t="inlineStr"/>
+      <c r="G376" s="1" t="inlineStr">
+        <is>
+          <t>fill v. 充满 be filled with</t>
+        </is>
+      </c>
       <c r="H376" t="inlineStr">
+        <is>
+          <t>v. 充满</t>
+        </is>
+      </c>
+      <c r="I376" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="1" t="n">
         <v>376</v>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>leaflet</t>
         </is>
       </c>
-      <c r="C377" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C377" s="1" t="inlineStr"/>
       <c r="D377" s="1" t="inlineStr"/>
       <c r="E377" s="1" t="inlineStr"/>
       <c r="F377" s="1" t="inlineStr"/>
-      <c r="G377" s="1" t="inlineStr"/>
+      <c r="G377" s="1" t="inlineStr">
+        <is>
+          <t>leaflet n. 传单</t>
+        </is>
+      </c>
       <c r="H377" t="inlineStr">
+        <is>
+          <t>n. 传单</t>
+        </is>
+      </c>
+      <c r="I377" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="1" t="n">
         <v>377</v>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>application</t>
         </is>
       </c>
-      <c r="C378" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C378" s="1" t="inlineStr"/>
       <c r="D378" s="1" t="inlineStr"/>
       <c r="E378" s="1" t="inlineStr"/>
       <c r="F378" s="1" t="inlineStr"/>
-      <c r="G378" s="1" t="inlineStr"/>
+      <c r="G378" s="1" t="inlineStr">
+        <is>
+          <t>application n. 申请；请求</t>
+        </is>
+      </c>
       <c r="H378" t="inlineStr">
+        <is>
+          <t>n. 申请；请求</t>
+        </is>
+      </c>
+      <c r="I378" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="1" t="n">
         <v>378</v>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>reach</t>
         </is>
       </c>
-      <c r="C379" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="C379" s="1" t="inlineStr"/>
       <c r="D379" s="1" t="inlineStr"/>
       <c r="E379" s="1" t="inlineStr"/>
       <c r="F379" s="1" t="inlineStr"/>
-      <c r="G379" s="1" t="inlineStr"/>
+      <c r="G379" s="1" t="inlineStr">
+        <is>
+          <t>reach v. 到达 v. 联系</t>
+        </is>
+      </c>
       <c r="H379" t="inlineStr">
+        <is>
+          <t>v. 到达
+v. 联系</t>
+        </is>
+      </c>
+      <c r="I379" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="1" t="n">
         <v>379</v>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>locate</t>
         </is>
       </c>
-      <c r="C380" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C380" s="1" t="inlineStr"/>
       <c r="D380" s="1" t="inlineStr"/>
       <c r="E380" s="1" t="inlineStr"/>
       <c r="F380" s="1" t="inlineStr"/>
-      <c r="G380" s="1" t="inlineStr"/>
+      <c r="G380" s="1" t="inlineStr">
+        <is>
+          <t>locate v. 坐落于</t>
+        </is>
+      </c>
       <c r="H380" t="inlineStr">
+        <is>
+          <t>v. 坐落于</t>
+        </is>
+      </c>
+      <c r="I380" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="1" t="n">
         <v>380</v>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>reach us = call us</t>
         </is>
       </c>
-      <c r="C381" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C381" s="1" t="inlineStr"/>
       <c r="D381" s="1" t="inlineStr"/>
       <c r="E381" s="1" t="inlineStr"/>
       <c r="F381" s="1" t="inlineStr"/>
-      <c r="G381" s="1" t="inlineStr"/>
+      <c r="G381" s="1" t="inlineStr">
+        <is>
+          <t>reach us = call us 联系我们</t>
+        </is>
+      </c>
       <c r="H381" t="inlineStr">
+        <is>
+          <t>phr. 联系我们</t>
+        </is>
+      </c>
+      <c r="I381" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="1" t="n">
         <v>381</v>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>deforestation</t>
         </is>
       </c>
-      <c r="C382" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C382" s="1" t="inlineStr"/>
       <c r="D382" s="1" t="inlineStr"/>
       <c r="E382" s="1" t="inlineStr"/>
       <c r="F382" s="1" t="inlineStr"/>
-      <c r="G382" s="1" t="inlineStr"/>
+      <c r="G382" s="1" t="inlineStr">
+        <is>
+          <t>deforestation n. 滥伐森林</t>
+        </is>
+      </c>
       <c r="H382" t="inlineStr">
+        <is>
+          <t>n. 滥伐森林</t>
+        </is>
+      </c>
+      <c r="I382" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="1" t="n">
         <v>382</v>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>update</t>
         </is>
       </c>
-      <c r="C383" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C383" s="1" t="inlineStr"/>
       <c r="D383" s="1" t="inlineStr"/>
       <c r="E383" s="1" t="inlineStr"/>
       <c r="F383" s="1" t="inlineStr"/>
-      <c r="G383" s="1" t="inlineStr"/>
+      <c r="G383" s="1" t="inlineStr">
+        <is>
+          <t>upolate v. 更新</t>
+        </is>
+      </c>
       <c r="H383" t="inlineStr">
+        <is>
+          <t>v. 更新</t>
+        </is>
+      </c>
+      <c r="I383" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="1" t="n">
         <v>383</v>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>What time</t>
         </is>
       </c>
-      <c r="C384" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C384" s="1" t="inlineStr"/>
       <c r="D384" s="1" t="inlineStr"/>
       <c r="E384" s="1" t="inlineStr"/>
       <c r="F384" s="1" t="inlineStr"/>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>6/5</t>
+          <t>6/5 What time 具体的时间</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
+        <is>
+          <t>phr. 具体的时间</t>
+        </is>
+      </c>
+      <c r="I384" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="1" t="n">
         <v>384</v>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>When</t>
         </is>
       </c>
-      <c r="C385" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C385" s="1" t="inlineStr"/>
       <c r="D385" s="1" t="inlineStr"/>
       <c r="E385" s="1" t="inlineStr"/>
       <c r="F385" s="1" t="inlineStr"/>
-      <c r="G385" s="1" t="inlineStr"/>
+      <c r="G385" s="1" t="inlineStr">
+        <is>
+          <t>When 具体的日期</t>
+        </is>
+      </c>
       <c r="H385" t="inlineStr">
+        <is>
+          <t>adv. 具体的日期</t>
+        </is>
+      </c>
+      <c r="I385" t="inlineStr">
         <is>
           <t>微信图片_20260315115715_2100_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="1" t="n">
         <v>385</v>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>historical places of interest</t>
         </is>
       </c>
-      <c r="C386" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C386" s="1" t="inlineStr"/>
       <c r="D386" s="1" t="inlineStr"/>
       <c r="E386" s="1" t="inlineStr"/>
       <c r="F386" s="1" t="inlineStr"/>
       <c r="G386" s="1" t="inlineStr"/>
       <c r="H386" t="inlineStr">
         <is>
+          <t>phr. 名胜古迹</t>
+        </is>
+      </c>
+      <c r="I386" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="1" t="n">
         <v>386</v>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>seriously</t>
         </is>
       </c>
-      <c r="C387" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C387" s="1" t="inlineStr"/>
       <c r="D387" s="1" t="inlineStr"/>
       <c r="E387" s="1" t="inlineStr"/>
       <c r="F387" s="1" t="inlineStr"/>
       <c r="G387" s="1" t="inlineStr"/>
       <c r="H387" t="inlineStr">
         <is>
+          <t>adv./adj. 严重的；严肃的；认真的</t>
+        </is>
+      </c>
+      <c r="I387" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="1" t="n">
         <v>387</v>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>a little / a few</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
-          <t>phrase 一点 / 几个</t>
-[...6 lines deleted...]
-      </c>
+          <t>a little + [U]; a few + [C] 一点儿加不可数名词；几个加可数名词</t>
+        </is>
+      </c>
+      <c r="D388" s="1" t="inlineStr"/>
       <c r="E388" s="1" t="inlineStr"/>
       <c r="F388" s="1" t="inlineStr"/>
       <c r="G388" s="1" t="inlineStr"/>
       <c r="H388" t="inlineStr">
         <is>
+          <t>phrase 一点 / 几个</t>
+        </is>
+      </c>
+      <c r="I388" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="1" t="n">
         <v>388</v>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>stadium</t>
         </is>
       </c>
-      <c r="C389" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C389" s="1" t="inlineStr"/>
       <c r="D389" s="1" t="inlineStr"/>
       <c r="E389" s="1" t="inlineStr"/>
       <c r="F389" s="1" t="inlineStr"/>
       <c r="G389" s="1" t="inlineStr"/>
       <c r="H389" t="inlineStr">
         <is>
+          <t>n. 体育馆</t>
+        </is>
+      </c>
+      <c r="I389" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="1" t="n">
         <v>389</v>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>start a new talk</t>
         </is>
       </c>
-      <c r="C390" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C390" s="1" t="inlineStr"/>
       <c r="D390" s="1" t="inlineStr"/>
       <c r="E390" s="1" t="inlineStr"/>
       <c r="F390" s="1" t="inlineStr"/>
       <c r="G390" s="1" t="inlineStr"/>
       <c r="H390" t="inlineStr">
         <is>
+          <t>phr. 开启新一轮的谈判</t>
+        </is>
+      </c>
+      <c r="I390" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="1" t="n">
         <v>390</v>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>by</t>
         </is>
       </c>
-      <c r="C391" s="1" t="inlineStr">
-[...5 lines deleted...]
-      </c>
+      <c r="C391" s="1" t="inlineStr"/>
       <c r="D391" s="1" t="inlineStr"/>
       <c r="E391" s="1" t="inlineStr"/>
       <c r="F391" s="1" t="inlineStr"/>
       <c r="G391" s="1" t="inlineStr"/>
       <c r="H391" t="inlineStr">
         <is>
+          <t>prep. 乘坐
+prep. 下降...
+prep. 到...为止</t>
+        </is>
+      </c>
+      <c r="I391" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="1" t="n">
         <v>391</v>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>benefit</t>
         </is>
       </c>
-      <c r="C392" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="C392" s="1" t="inlineStr"/>
       <c r="D392" s="1" t="inlineStr"/>
       <c r="E392" s="1" t="inlineStr"/>
       <c r="F392" s="1" t="inlineStr"/>
       <c r="G392" s="1" t="inlineStr"/>
       <c r="H392" t="inlineStr">
         <is>
+          <t>n. 好处
+v. 有益于</t>
+        </is>
+      </c>
+      <c r="I392" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="1" t="n">
         <v>392</v>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>remain seated</t>
         </is>
       </c>
-      <c r="C393" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C393" s="1" t="inlineStr"/>
       <c r="D393" s="1" t="inlineStr"/>
       <c r="E393" s="1" t="inlineStr"/>
       <c r="F393" s="1" t="inlineStr"/>
       <c r="G393" s="1" t="inlineStr"/>
       <c r="H393" t="inlineStr">
         <is>
+          <t>phr. 保持坐着的状态</t>
+        </is>
+      </c>
+      <c r="I393" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="1" t="n">
         <v>393</v>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>both sides / either side</t>
         </is>
       </c>
-      <c r="C394" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C394" s="1" t="inlineStr"/>
       <c r="D394" s="1" t="inlineStr"/>
       <c r="E394" s="1" t="inlineStr"/>
       <c r="F394" s="1" t="inlineStr"/>
       <c r="G394" s="1" t="inlineStr"/>
       <c r="H394" t="inlineStr">
         <is>
+          <t>phr. 两边 / 任意一边</t>
+        </is>
+      </c>
+      <c r="I394" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="1" t="n">
         <v>394</v>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>be likely to do</t>
         </is>
       </c>
-      <c r="C395" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C395" s="1" t="inlineStr"/>
       <c r="D395" s="1" t="inlineStr"/>
       <c r="E395" s="1" t="inlineStr"/>
       <c r="F395" s="1" t="inlineStr"/>
       <c r="G395" s="1" t="inlineStr"/>
       <c r="H395" t="inlineStr">
         <is>
+          <t>phr. 可能做...</t>
+        </is>
+      </c>
+      <c r="I395" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="1" t="n">
         <v>395</v>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>newly-bought skirt</t>
         </is>
       </c>
-      <c r="C396" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C396" s="1" t="inlineStr"/>
       <c r="D396" s="1" t="inlineStr"/>
       <c r="E396" s="1" t="inlineStr"/>
       <c r="F396" s="1" t="inlineStr"/>
       <c r="G396" s="1" t="inlineStr"/>
       <c r="H396" t="inlineStr">
         <is>
+          <t>phr. 新买的短裙</t>
+        </is>
+      </c>
+      <c r="I396" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="1" t="n">
         <v>396</v>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>skirt</t>
         </is>
       </c>
-      <c r="C397" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C397" s="1" t="inlineStr"/>
       <c r="D397" s="1" t="inlineStr"/>
       <c r="E397" s="1" t="inlineStr"/>
       <c r="F397" s="1" t="inlineStr"/>
       <c r="G397" s="1" t="inlineStr"/>
       <c r="H397" t="inlineStr">
         <is>
+          <t>n. 短裙</t>
+        </is>
+      </c>
+      <c r="I397" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="1" t="n">
         <v>397</v>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>shirt</t>
         </is>
       </c>
-      <c r="C398" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C398" s="1" t="inlineStr"/>
       <c r="D398" s="1" t="inlineStr"/>
       <c r="E398" s="1" t="inlineStr"/>
       <c r="F398" s="1" t="inlineStr"/>
       <c r="G398" s="1" t="inlineStr"/>
       <c r="H398" t="inlineStr">
         <is>
+          <t>n. 衬衫</t>
+        </is>
+      </c>
+      <c r="I398" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="1" t="n">
         <v>398</v>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>blouse</t>
         </is>
       </c>
-      <c r="C399" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C399" s="1" t="inlineStr"/>
       <c r="D399" s="1" t="inlineStr"/>
       <c r="E399" s="1" t="inlineStr"/>
       <c r="F399" s="1" t="inlineStr"/>
       <c r="G399" s="1" t="inlineStr"/>
       <c r="H399" t="inlineStr">
         <is>
+          <t>n. 女士衬衫</t>
+        </is>
+      </c>
+      <c r="I399" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="1" t="n">
         <v>399</v>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>dress</t>
         </is>
       </c>
-      <c r="C400" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C400" s="1" t="inlineStr"/>
       <c r="D400" s="1" t="inlineStr"/>
       <c r="E400" s="1" t="inlineStr"/>
       <c r="F400" s="1" t="inlineStr"/>
       <c r="G400" s="1" t="inlineStr"/>
       <c r="H400" t="inlineStr">
         <is>
+          <t>n. 连衣裙</t>
+        </is>
+      </c>
+      <c r="I400" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="1" t="n">
         <v>400</v>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>considering</t>
         </is>
       </c>
-      <c r="C401" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C401" s="1" t="inlineStr"/>
       <c r="D401" s="1" t="inlineStr"/>
       <c r="E401" s="1" t="inlineStr"/>
       <c r="F401" s="1" t="inlineStr"/>
       <c r="G401" s="1" t="inlineStr"/>
       <c r="H401" t="inlineStr">
         <is>
+          <t>prep./conj. 鉴于；考虑到</t>
+        </is>
+      </c>
+      <c r="I401" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="1" t="n">
         <v>401</v>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>demand</t>
         </is>
       </c>
-      <c r="C402" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C402" s="1" t="inlineStr"/>
       <c r="D402" s="1" t="inlineStr"/>
       <c r="E402" s="1" t="inlineStr"/>
       <c r="F402" s="1" t="inlineStr"/>
       <c r="G402" s="1" t="inlineStr"/>
       <c r="H402" t="inlineStr">
         <is>
+          <t>n./v. 需求</t>
+        </is>
+      </c>
+      <c r="I402" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="1" t="n">
         <v>402</v>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>raise</t>
         </is>
       </c>
-      <c r="C403" s="1" t="inlineStr">
+      <c r="C403" s="1" t="inlineStr"/>
+      <c r="D403" s="1" t="inlineStr">
+        <is>
+          <t>raise a dog 养狗</t>
+        </is>
+      </c>
+      <c r="E403" s="1" t="inlineStr"/>
+      <c r="F403" s="1" t="inlineStr"/>
+      <c r="G403" s="1" t="inlineStr"/>
+      <c r="H403" t="inlineStr">
         <is>
           <t>vt. 筹集
 vt. 举手
 vt. 赡养</t>
         </is>
       </c>
-      <c r="D403" s="1" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="H403" t="inlineStr">
+      <c r="I403" t="inlineStr">
         <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="1" t="n">
         <v>403</v>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>basic</t>
         </is>
       </c>
-      <c r="C404" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C404" s="1" t="inlineStr"/>
       <c r="D404" s="1" t="inlineStr"/>
       <c r="E404" s="1" t="inlineStr"/>
       <c r="F404" s="1" t="inlineStr"/>
       <c r="G404" s="1" t="inlineStr"/>
       <c r="H404" t="inlineStr">
         <is>
+          <t>adj. 基本的；基础的</t>
+        </is>
+      </c>
+      <c r="I404" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="1" t="n">
         <v>404</v>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>rise</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>vi. 升起
-[...4 lines deleted...]
-        <is>
           <t>vi. 不及物</t>
         </is>
       </c>
+      <c r="D405" s="1" t="inlineStr"/>
       <c r="E405" s="1" t="inlineStr"/>
       <c r="F405" s="1" t="inlineStr"/>
       <c r="G405" s="1" t="inlineStr"/>
       <c r="H405" t="inlineStr">
         <is>
+          <t>vi. 升起
+vi. 价格上涨</t>
+        </is>
+      </c>
+      <c r="I405" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="1" t="n">
         <v>405</v>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>need</t>
         </is>
       </c>
-      <c r="C406" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C406" s="1" t="inlineStr"/>
       <c r="D406" s="1" t="inlineStr"/>
       <c r="E406" s="1" t="inlineStr"/>
       <c r="F406" s="1" t="inlineStr"/>
       <c r="G406" s="1" t="inlineStr"/>
       <c r="H406" t="inlineStr">
         <is>
+          <t>n./v. 需求</t>
+        </is>
+      </c>
+      <c r="I406" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="1" t="n">
         <v>406</v>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>branch</t>
         </is>
       </c>
-      <c r="C407" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C407" s="1" t="inlineStr"/>
       <c r="D407" s="1" t="inlineStr"/>
       <c r="E407" s="1" t="inlineStr"/>
       <c r="F407" s="1" t="inlineStr"/>
       <c r="G407" s="1" t="inlineStr"/>
       <c r="H407" t="inlineStr">
         <is>
+          <t>n. 树枝</t>
+        </is>
+      </c>
+      <c r="I407" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="1" t="n">
         <v>407</v>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>water effectively</t>
         </is>
       </c>
-      <c r="C408" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C408" s="1" t="inlineStr"/>
       <c r="D408" s="1" t="inlineStr"/>
       <c r="E408" s="1" t="inlineStr"/>
-      <c r="F408" s="1" t="inlineStr"/>
-      <c r="G408" s="1" t="inlineStr">
+      <c r="F408" s="1" t="inlineStr">
         <is>
           <t>water: v. 浇水</t>
         </is>
       </c>
+      <c r="G408" s="1" t="inlineStr"/>
       <c r="H408" t="inlineStr">
+        <is>
+          <t>phr. 有效浇水</t>
+        </is>
+      </c>
+      <c r="I408" t="inlineStr">
         <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="1" t="n">
         <v>408</v>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>topic</t>
         </is>
       </c>
-      <c r="C409" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C409" s="1" t="inlineStr"/>
       <c r="D409" s="1" t="inlineStr"/>
       <c r="E409" s="1" t="inlineStr"/>
       <c r="F409" s="1" t="inlineStr"/>
       <c r="G409" s="1" t="inlineStr"/>
       <c r="H409" t="inlineStr">
         <is>
+          <t>n. 标题；话题；主题</t>
+        </is>
+      </c>
+      <c r="I409" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="1" t="n">
         <v>409</v>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>root</t>
         </is>
       </c>
-      <c r="C410" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C410" s="1" t="inlineStr"/>
       <c r="D410" s="1" t="inlineStr"/>
       <c r="E410" s="1" t="inlineStr"/>
       <c r="F410" s="1" t="inlineStr"/>
       <c r="G410" s="1" t="inlineStr"/>
       <c r="H410" t="inlineStr">
         <is>
+          <t>n. 根</t>
+        </is>
+      </c>
+      <c r="I410" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="1" t="n">
         <v>410</v>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>conduct</t>
         </is>
       </c>
-      <c r="C411" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C411" s="1" t="inlineStr"/>
       <c r="D411" s="1" t="inlineStr"/>
       <c r="E411" s="1" t="inlineStr"/>
       <c r="F411" s="1" t="inlineStr"/>
       <c r="G411" s="1" t="inlineStr"/>
       <c r="H411" t="inlineStr">
         <is>
+          <t>v. 执行</t>
+        </is>
+      </c>
+      <c r="I411" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="1" t="n">
         <v>411</v>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>duty</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>n. 责任</t>
-[...6 lines deleted...]
-      </c>
+          <t>on duty 值班</t>
+        </is>
+      </c>
+      <c r="D412" s="1" t="inlineStr"/>
       <c r="E412" s="1" t="inlineStr"/>
       <c r="F412" s="1" t="inlineStr"/>
       <c r="G412" s="1" t="inlineStr"/>
       <c r="H412" t="inlineStr">
         <is>
+          <t>n. 责任</t>
+        </is>
+      </c>
+      <c r="I412" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="1" t="n">
         <v>412</v>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>ranger / range</t>
         </is>
       </c>
-      <c r="C413" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C413" s="1" t="inlineStr"/>
       <c r="D413" s="1" t="inlineStr"/>
       <c r="E413" s="1" t="inlineStr"/>
       <c r="F413" s="1" t="inlineStr"/>
       <c r="G413" s="1" t="inlineStr"/>
       <c r="H413" t="inlineStr">
         <is>
+          <t>n. 护林人 / 范围</t>
+        </is>
+      </c>
+      <c r="I413" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="1" t="n">
         <v>413</v>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>inter-</t>
         </is>
       </c>
-      <c r="C414" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C414" s="1" t="inlineStr"/>
       <c r="D414" s="1" t="inlineStr"/>
       <c r="E414" s="1" t="inlineStr"/>
       <c r="F414" s="1" t="inlineStr"/>
       <c r="G414" s="1" t="inlineStr"/>
       <c r="H414" t="inlineStr">
         <is>
+          <t>prefix 表相互</t>
+        </is>
+      </c>
+      <c r="I414" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="1" t="n">
         <v>414</v>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>one ... the other ...</t>
         </is>
       </c>
-      <c r="C415" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C415" s="1" t="inlineStr"/>
       <c r="D415" s="1" t="inlineStr"/>
       <c r="E415" s="1" t="inlineStr"/>
       <c r="F415" s="1" t="inlineStr"/>
       <c r="G415" s="1" t="inlineStr"/>
       <c r="H415" t="inlineStr">
         <is>
+          <t>phr. 一个...另一个...</t>
+        </is>
+      </c>
+      <c r="I415" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="1" t="n">
         <v>415</v>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>interview</t>
         </is>
       </c>
-      <c r="C416" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C416" s="1" t="inlineStr"/>
       <c r="D416" s="1" t="inlineStr"/>
       <c r="E416" s="1" t="inlineStr"/>
       <c r="F416" s="1" t="inlineStr"/>
       <c r="G416" s="1" t="inlineStr"/>
       <c r="H416" t="inlineStr">
         <is>
+          <t>n./v. 采访</t>
+        </is>
+      </c>
+      <c r="I416" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="1" t="n">
         <v>416</v>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>internet</t>
         </is>
       </c>
-      <c r="C417" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C417" s="1" t="inlineStr"/>
       <c r="D417" s="1" t="inlineStr"/>
       <c r="E417" s="1" t="inlineStr"/>
       <c r="F417" s="1" t="inlineStr"/>
       <c r="G417" s="1" t="inlineStr"/>
       <c r="H417" t="inlineStr">
         <is>
+          <t>n. 互联网</t>
+        </is>
+      </c>
+      <c r="I417" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="1" t="n">
         <v>417</v>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>second-hand</t>
         </is>
       </c>
-      <c r="C418" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C418" s="1" t="inlineStr"/>
       <c r="D418" s="1" t="inlineStr"/>
       <c r="E418" s="1" t="inlineStr"/>
       <c r="F418" s="1" t="inlineStr"/>
       <c r="G418" s="1" t="inlineStr"/>
       <c r="H418" t="inlineStr">
         <is>
+          <t>adj. 二手的</t>
+        </is>
+      </c>
+      <c r="I418" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="1" t="n">
         <v>418</v>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>interact</t>
         </is>
       </c>
-      <c r="C419" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C419" s="1" t="inlineStr"/>
       <c r="D419" s="1" t="inlineStr"/>
       <c r="E419" s="1" t="inlineStr"/>
       <c r="F419" s="1" t="inlineStr"/>
       <c r="G419" s="1" t="inlineStr"/>
       <c r="H419" t="inlineStr">
         <is>
+          <t>v. 互动</t>
+        </is>
+      </c>
+      <c r="I419" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="1" t="n">
         <v>419</v>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>excellent</t>
         </is>
       </c>
-      <c r="C420" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C420" s="1" t="inlineStr"/>
       <c r="D420" s="1" t="inlineStr"/>
       <c r="E420" s="1" t="inlineStr"/>
       <c r="F420" s="1" t="inlineStr"/>
       <c r="G420" s="1" t="inlineStr"/>
       <c r="H420" t="inlineStr">
         <is>
+          <t>adj. 优秀的</t>
+        </is>
+      </c>
+      <c r="I420" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="1" t="n">
         <v>420</v>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>view</t>
         </is>
       </c>
-      <c r="C421" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C421" s="1" t="inlineStr"/>
       <c r="D421" s="1" t="inlineStr"/>
       <c r="E421" s="1" t="inlineStr"/>
       <c r="F421" s="1" t="inlineStr"/>
       <c r="G421" s="1" t="inlineStr"/>
       <c r="H421" t="inlineStr">
         <is>
+          <t>n. 观点</t>
+        </is>
+      </c>
+      <c r="I421" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="1" t="n">
         <v>421</v>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>in my view</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>phr. 在我看来</t>
-[...6 lines deleted...]
-      </c>
+          <t>`= in my opinion 依我看来</t>
+        </is>
+      </c>
+      <c r="D422" s="1" t="inlineStr"/>
       <c r="E422" s="1" t="inlineStr"/>
       <c r="F422" s="1" t="inlineStr"/>
       <c r="G422" s="1" t="inlineStr"/>
       <c r="H422" t="inlineStr">
         <is>
+          <t>phr. 在我看来</t>
+        </is>
+      </c>
+      <c r="I422" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="1" t="n">
         <v>422</v>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>article</t>
         </is>
       </c>
-      <c r="C423" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="C423" s="1" t="inlineStr"/>
       <c r="D423" s="1" t="inlineStr"/>
       <c r="E423" s="1" t="inlineStr"/>
       <c r="F423" s="1" t="inlineStr"/>
       <c r="G423" s="1" t="inlineStr"/>
       <c r="H423" t="inlineStr">
         <is>
+          <t>n. 文章；论文；报道
+n. 冠词</t>
+        </is>
+      </c>
+      <c r="I423" t="inlineStr">
+        <is>
           <t>微信图片_20260315115717_2101_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="1" t="n">
         <v>423</v>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>big</t>
         </is>
       </c>
-      <c r="C424" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C424" s="1" t="inlineStr"/>
       <c r="D424" s="1" t="inlineStr"/>
       <c r="E424" s="1" t="inlineStr"/>
       <c r="F424" s="1" t="inlineStr"/>
-      <c r="G424" s="1" t="inlineStr"/>
+      <c r="G424" s="1" t="inlineStr">
+        <is>
+          <t>big: 泛指大的</t>
+        </is>
+      </c>
       <c r="H424" t="inlineStr">
+        <is>
+          <t>adj. 泛指大的</t>
+        </is>
+      </c>
+      <c r="I424" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="1" t="n">
         <v>424</v>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>giant</t>
         </is>
       </c>
-      <c r="C425" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C425" s="1" t="inlineStr"/>
       <c r="D425" s="1" t="inlineStr"/>
       <c r="E425" s="1" t="inlineStr"/>
       <c r="F425" s="1" t="inlineStr"/>
-      <c r="G425" s="1" t="inlineStr"/>
+      <c r="G425" s="1" t="inlineStr">
+        <is>
+          <t>giant, 体型巨大</t>
+        </is>
+      </c>
       <c r="H425" t="inlineStr">
+        <is>
+          <t>adj./n. 体型巨大</t>
+        </is>
+      </c>
+      <c r="I425" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="1" t="n">
         <v>425</v>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>grand</t>
         </is>
       </c>
-      <c r="C426" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C426" s="1" t="inlineStr"/>
       <c r="D426" s="1" t="inlineStr"/>
       <c r="E426" s="1" t="inlineStr"/>
       <c r="F426" s="1" t="inlineStr"/>
-      <c r="G426" s="1" t="inlineStr"/>
+      <c r="G426" s="1" t="inlineStr">
+        <is>
+          <t>grand: 宏伟的；壮观的</t>
+        </is>
+      </c>
       <c r="H426" t="inlineStr">
+        <is>
+          <t>adj. 宏伟的；壮观的</t>
+        </is>
+      </c>
+      <c r="I426" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="1" t="n">
         <v>426</v>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>balance</t>
         </is>
       </c>
-      <c r="C427" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C427" s="1" t="inlineStr"/>
       <c r="D427" s="1" t="inlineStr"/>
       <c r="E427" s="1" t="inlineStr"/>
       <c r="F427" s="1" t="inlineStr"/>
-      <c r="G427" s="1" t="inlineStr"/>
+      <c r="G427" s="1" t="inlineStr">
+        <is>
+          <t>balance v. 平衡</t>
+        </is>
+      </c>
       <c r="H427" t="inlineStr">
+        <is>
+          <t>v./n. 平衡</t>
+        </is>
+      </c>
+      <c r="I427" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="1" t="n">
         <v>427</v>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>gentle</t>
         </is>
       </c>
-      <c r="C428" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C428" s="1" t="inlineStr"/>
       <c r="D428" s="1" t="inlineStr"/>
       <c r="E428" s="1" t="inlineStr"/>
       <c r="F428" s="1" t="inlineStr"/>
-      <c r="G428" s="1" t="inlineStr"/>
+      <c r="G428" s="1" t="inlineStr">
+        <is>
+          <t>gentle adj. 温柔的</t>
+        </is>
+      </c>
       <c r="H428" t="inlineStr">
+        <is>
+          <t>adj. 温柔的</t>
+        </is>
+      </c>
+      <c r="I428" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="1" t="n">
         <v>428</v>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>jungle</t>
         </is>
       </c>
-      <c r="C429" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C429" s="1" t="inlineStr"/>
       <c r="D429" s="1" t="inlineStr"/>
       <c r="E429" s="1" t="inlineStr"/>
       <c r="F429" s="1" t="inlineStr"/>
-      <c r="G429" s="1" t="inlineStr"/>
+      <c r="G429" s="1" t="inlineStr">
+        <is>
+          <t>jungle 丛林</t>
+        </is>
+      </c>
       <c r="H429" t="inlineStr">
+        <is>
+          <t>n. 丛林</t>
+        </is>
+      </c>
+      <c r="I429" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="1" t="n">
         <v>429</v>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>feature</t>
         </is>
       </c>
-      <c r="C430" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C430" s="1" t="inlineStr"/>
       <c r="D430" s="1" t="inlineStr"/>
       <c r="E430" s="1" t="inlineStr"/>
       <c r="F430" s="1" t="inlineStr"/>
-      <c r="G430" s="1" t="inlineStr"/>
+      <c r="G430" s="1" t="inlineStr">
+        <is>
+          <t>feature n. 特征</t>
+        </is>
+      </c>
       <c r="H430" t="inlineStr">
+        <is>
+          <t>n. 特征</t>
+        </is>
+      </c>
+      <c r="I430" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="1" t="n">
         <v>430</v>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>audio</t>
         </is>
       </c>
-      <c r="C431" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C431" s="1" t="inlineStr"/>
       <c r="D431" s="1" t="inlineStr"/>
       <c r="E431" s="1" t="inlineStr"/>
       <c r="F431" s="1" t="inlineStr"/>
-      <c r="G431" s="1" t="inlineStr"/>
+      <c r="G431" s="1" t="inlineStr">
+        <is>
+          <t>{ audio adj. 有声的</t>
+        </is>
+      </c>
       <c r="H431" t="inlineStr">
+        <is>
+          <t>adj. 有声的</t>
+        </is>
+      </c>
+      <c r="I431" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="1" t="n">
         <v>431</v>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>audiobook</t>
         </is>
       </c>
-      <c r="C432" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C432" s="1" t="inlineStr"/>
       <c r="D432" s="1" t="inlineStr"/>
       <c r="E432" s="1" t="inlineStr"/>
       <c r="F432" s="1" t="inlineStr"/>
-      <c r="G432" s="1" t="inlineStr"/>
+      <c r="G432" s="1" t="inlineStr">
+        <is>
+          <t>audiobook n. 有声书</t>
+        </is>
+      </c>
       <c r="H432" t="inlineStr">
+        <is>
+          <t>n. 有声书</t>
+        </is>
+      </c>
+      <c r="I432" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="1" t="n">
         <v>432</v>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>icon</t>
         </is>
       </c>
-      <c r="C433" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C433" s="1" t="inlineStr"/>
       <c r="D433" s="1" t="inlineStr"/>
       <c r="E433" s="1" t="inlineStr"/>
       <c r="F433" s="1" t="inlineStr"/>
-      <c r="G433" s="1" t="inlineStr"/>
+      <c r="G433" s="1" t="inlineStr">
+        <is>
+          <t>icon n. 图标</t>
+        </is>
+      </c>
       <c r="H433" t="inlineStr">
+        <is>
+          <t>n. 图标</t>
+        </is>
+      </c>
+      <c r="I433" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="1" t="n">
         <v>433</v>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>wildlife</t>
         </is>
       </c>
-      <c r="C434" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C434" s="1" t="inlineStr"/>
       <c r="D434" s="1" t="inlineStr"/>
       <c r="E434" s="1" t="inlineStr"/>
       <c r="F434" s="1" t="inlineStr"/>
-      <c r="G434" s="1" t="inlineStr"/>
+      <c r="G434" s="1" t="inlineStr">
+        <is>
+          <t>wildlife n. 野生动物</t>
+        </is>
+      </c>
       <c r="H434" t="inlineStr">
+        <is>
+          <t>n. 野生动物</t>
+        </is>
+      </c>
+      <c r="I434" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="1" t="n">
         <v>434</v>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>suffix</t>
         </is>
       </c>
-      <c r="C435" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C435" s="1" t="inlineStr"/>
       <c r="D435" s="1" t="inlineStr"/>
       <c r="E435" s="1" t="inlineStr"/>
       <c r="F435" s="1" t="inlineStr"/>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>5/7</t>
+          <t>5/7 suffix 后缀</t>
         </is>
       </c>
       <c r="H435" t="inlineStr">
+        <is>
+          <t>n. 后缀</t>
+        </is>
+      </c>
+      <c r="I435" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="1" t="n">
         <v>435</v>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>injured wing</t>
         </is>
       </c>
-      <c r="C436" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C436" s="1" t="inlineStr"/>
       <c r="D436" s="1" t="inlineStr"/>
       <c r="E436" s="1" t="inlineStr"/>
       <c r="F436" s="1" t="inlineStr"/>
-      <c r="G436" s="1" t="inlineStr"/>
+      <c r="G436" s="1" t="inlineStr">
+        <is>
+          <t>injured wing 受伤的翅膀</t>
+        </is>
+      </c>
       <c r="H436" t="inlineStr">
+        <is>
+          <t>n. phr. 受伤的翅膀</t>
+        </is>
+      </c>
+      <c r="I436" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="1" t="n">
         <v>436</v>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>whale</t>
         </is>
       </c>
-      <c r="C437" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C437" s="1" t="inlineStr"/>
       <c r="D437" s="1" t="inlineStr"/>
       <c r="E437" s="1" t="inlineStr"/>
       <c r="F437" s="1" t="inlineStr"/>
-      <c r="G437" s="1" t="inlineStr"/>
+      <c r="G437" s="1" t="inlineStr">
+        <is>
+          <t>whale n. 鲸</t>
+        </is>
+      </c>
       <c r="H437" t="inlineStr">
+        <is>
+          <t>n. 鲸</t>
+        </is>
+      </c>
+      <c r="I437" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="1" t="n">
         <v>437</v>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>central</t>
         </is>
       </c>
-      <c r="C438" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C438" s="1" t="inlineStr"/>
       <c r="D438" s="1" t="inlineStr"/>
       <c r="E438" s="1" t="inlineStr"/>
       <c r="F438" s="1" t="inlineStr"/>
-      <c r="G438" s="1" t="inlineStr"/>
+      <c r="G438" s="1" t="inlineStr">
+        <is>
+          <t>central adj. 在中心的</t>
+        </is>
+      </c>
       <c r="H438" t="inlineStr">
+        <is>
+          <t>adj. 在中心的</t>
+        </is>
+      </c>
+      <c r="I438" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="1" t="n">
         <v>438</v>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>rather</t>
         </is>
       </c>
-      <c r="C439" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C439" s="1" t="inlineStr"/>
       <c r="D439" s="1" t="inlineStr"/>
       <c r="E439" s="1" t="inlineStr"/>
       <c r="F439" s="1" t="inlineStr"/>
-      <c r="G439" s="1" t="inlineStr"/>
+      <c r="G439" s="1" t="inlineStr">
+        <is>
+          <t>rather adv. 反而; 稍微</t>
+        </is>
+      </c>
       <c r="H439" t="inlineStr">
+        <is>
+          <t>adv. 反而; 稍微</t>
+        </is>
+      </c>
+      <c r="I439" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="1" t="n">
         <v>439</v>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>would rather do</t>
         </is>
       </c>
-      <c r="C440" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C440" s="1" t="inlineStr"/>
       <c r="D440" s="1" t="inlineStr"/>
       <c r="E440" s="1" t="inlineStr"/>
       <c r="F440" s="1" t="inlineStr"/>
-      <c r="G440" s="1" t="inlineStr"/>
+      <c r="G440" s="1" t="inlineStr">
+        <is>
+          <t>would rather do 宁愿做某事</t>
+        </is>
+      </c>
       <c r="H440" t="inlineStr">
+        <is>
+          <t>phr. 宁愿做某事</t>
+        </is>
+      </c>
+      <c r="I440" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="1" t="n">
         <v>440</v>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>western</t>
         </is>
       </c>
-      <c r="C441" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C441" s="1" t="inlineStr"/>
       <c r="D441" s="1" t="inlineStr"/>
       <c r="E441" s="1" t="inlineStr"/>
       <c r="F441" s="1" t="inlineStr"/>
-      <c r="G441" s="1" t="inlineStr"/>
+      <c r="G441" s="1" t="inlineStr">
+        <is>
+          <t>western adj. 西部的</t>
+        </is>
+      </c>
       <c r="H441" t="inlineStr">
+        <is>
+          <t>adj. 西部的</t>
+        </is>
+      </c>
+      <c r="I441" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="1" t="n">
         <v>441</v>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>trunk</t>
         </is>
       </c>
-      <c r="C442" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C442" s="1" t="inlineStr"/>
       <c r="D442" s="1" t="inlineStr"/>
       <c r="E442" s="1" t="inlineStr"/>
       <c r="F442" s="1" t="inlineStr"/>
-      <c r="G442" s="1" t="inlineStr"/>
+      <c r="G442" s="1" t="inlineStr">
+        <is>
+          <t>trunk n. 象鼻</t>
+        </is>
+      </c>
       <c r="H442" t="inlineStr">
+        <is>
+          <t>n. 象鼻</t>
+        </is>
+      </c>
+      <c r="I442" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="1" t="n">
         <v>442</v>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>almost</t>
         </is>
       </c>
-      <c r="C443" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C443" s="1" t="inlineStr"/>
       <c r="D443" s="1" t="inlineStr"/>
       <c r="E443" s="1" t="inlineStr"/>
       <c r="F443" s="1" t="inlineStr"/>
-      <c r="G443" s="1" t="inlineStr"/>
+      <c r="G443" s="1" t="inlineStr">
+        <is>
+          <t>almost adv. 几乎</t>
+        </is>
+      </c>
       <c r="H443" t="inlineStr">
+        <is>
+          <t>adv. 几乎</t>
+        </is>
+      </c>
+      <c r="I443" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="1" t="n">
         <v>443</v>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>lecture</t>
         </is>
       </c>
-      <c r="C444" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C444" s="1" t="inlineStr"/>
       <c r="D444" s="1" t="inlineStr"/>
       <c r="E444" s="1" t="inlineStr"/>
       <c r="F444" s="1" t="inlineStr"/>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>5/8</t>
+          <t>5/8 lecture n. 讲座</t>
         </is>
       </c>
       <c r="H444" t="inlineStr">
+        <is>
+          <t>n. 讲座</t>
+        </is>
+      </c>
+      <c r="I444" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="1" t="n">
         <v>444</v>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>display</t>
         </is>
       </c>
-      <c r="C445" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C445" s="1" t="inlineStr"/>
       <c r="D445" s="1" t="inlineStr"/>
       <c r="E445" s="1" t="inlineStr"/>
       <c r="F445" s="1" t="inlineStr"/>
-      <c r="G445" s="1" t="inlineStr"/>
+      <c r="G445" s="1" t="inlineStr">
+        <is>
+          <t>display v./n. 展示</t>
+        </is>
+      </c>
       <c r="H445" t="inlineStr">
+        <is>
+          <t>v./n. 展示</t>
+        </is>
+      </c>
+      <c r="I445" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="1" t="n">
         <v>445</v>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>melt</t>
         </is>
       </c>
-      <c r="C446" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C446" s="1" t="inlineStr"/>
       <c r="D446" s="1" t="inlineStr"/>
       <c r="E446" s="1" t="inlineStr"/>
       <c r="F446" s="1" t="inlineStr"/>
-      <c r="G446" s="1" t="inlineStr"/>
+      <c r="G446" s="1" t="inlineStr">
+        <is>
+          <t>melt v. 融化</t>
+        </is>
+      </c>
       <c r="H446" t="inlineStr">
+        <is>
+          <t>v. 融化</t>
+        </is>
+      </c>
+      <c r="I446" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="1" t="n">
         <v>446</v>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>concern</t>
         </is>
       </c>
-      <c r="C447" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C447" s="1" t="inlineStr"/>
       <c r="D447" s="1" t="inlineStr"/>
       <c r="E447" s="1" t="inlineStr"/>
       <c r="F447" s="1" t="inlineStr"/>
-      <c r="G447" s="1" t="inlineStr"/>
+      <c r="G447" s="1" t="inlineStr">
+        <is>
+          <t>concern v. 关心</t>
+        </is>
+      </c>
       <c r="H447" t="inlineStr">
+        <is>
+          <t>v. 关心</t>
+        </is>
+      </c>
+      <c r="I447" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="1" t="n">
         <v>447</v>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>disease</t>
         </is>
       </c>
-      <c r="C448" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C448" s="1" t="inlineStr"/>
       <c r="D448" s="1" t="inlineStr"/>
       <c r="E448" s="1" t="inlineStr"/>
-      <c r="F448" s="1" t="inlineStr"/>
+      <c r="F448" s="1" t="inlineStr">
+        <is>
+          <t>illness 疾病</t>
+        </is>
+      </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>illness</t>
+          <t>{ disease n. 疾病 illness</t>
         </is>
       </c>
       <c r="H448" t="inlineStr">
+        <is>
+          <t>n. 疾病</t>
+        </is>
+      </c>
+      <c r="I448" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="1" t="n">
         <v>448</v>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>run out of food</t>
         </is>
       </c>
-      <c r="C449" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C449" s="1" t="inlineStr"/>
       <c r="D449" s="1" t="inlineStr"/>
       <c r="E449" s="1" t="inlineStr"/>
-      <c r="F449" s="1" t="inlineStr"/>
+      <c r="F449" s="1" t="inlineStr">
+        <is>
+          <t>the food is used up 食物用完了</t>
+        </is>
+      </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>the food is used up</t>
+          <t>{ run out of food 食物短缺 the food is used up</t>
         </is>
       </c>
       <c r="H449" t="inlineStr">
+        <is>
+          <t>phr. 食物短缺</t>
+        </is>
+      </c>
+      <c r="I449" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="1" t="n">
         <v>449</v>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>flu</t>
         </is>
       </c>
-      <c r="C450" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C450" s="1" t="inlineStr"/>
       <c r="D450" s="1" t="inlineStr"/>
       <c r="E450" s="1" t="inlineStr"/>
       <c r="F450" s="1" t="inlineStr"/>
-      <c r="G450" s="1" t="inlineStr"/>
+      <c r="G450" s="1" t="inlineStr">
+        <is>
+          <t>flu n. 流感</t>
+        </is>
+      </c>
       <c r="H450" t="inlineStr">
+        <is>
+          <t>n. 流感</t>
+        </is>
+      </c>
+      <c r="I450" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="1" t="n">
         <v>450</v>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>fever</t>
         </is>
       </c>
-      <c r="C451" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C451" s="1" t="inlineStr"/>
       <c r="D451" s="1" t="inlineStr"/>
       <c r="E451" s="1" t="inlineStr"/>
       <c r="F451" s="1" t="inlineStr"/>
-      <c r="G451" s="1" t="inlineStr"/>
+      <c r="G451" s="1" t="inlineStr">
+        <is>
+          <t>fever n. 发烧</t>
+        </is>
+      </c>
       <c r="H451" t="inlineStr">
+        <is>
+          <t>n. 发烧</t>
+        </is>
+      </c>
+      <c r="I451" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="1" t="n">
         <v>451</v>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>set out</t>
         </is>
       </c>
-      <c r="C452" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C452" s="1" t="inlineStr"/>
       <c r="D452" s="1" t="inlineStr"/>
       <c r="E452" s="1" t="inlineStr"/>
       <c r="F452" s="1" t="inlineStr"/>
-      <c r="G452" s="1" t="inlineStr"/>
+      <c r="G452" s="1" t="inlineStr">
+        <is>
+          <t>set out 出发</t>
+        </is>
+      </c>
       <c r="H452" t="inlineStr">
+        <is>
+          <t>phr. 出发</t>
+        </is>
+      </c>
+      <c r="I452" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="1" t="n">
         <v>452</v>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>human</t>
         </is>
       </c>
-      <c r="C453" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C453" s="1" t="inlineStr"/>
       <c r="D453" s="1" t="inlineStr"/>
       <c r="E453" s="1" t="inlineStr"/>
       <c r="F453" s="1" t="inlineStr"/>
-      <c r="G453" s="1" t="inlineStr"/>
+      <c r="G453" s="1" t="inlineStr">
+        <is>
+          <t>human n. 人</t>
+        </is>
+      </c>
       <c r="H453" t="inlineStr">
+        <is>
+          <t>n. 人</t>
+        </is>
+      </c>
+      <c r="I453" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="1" t="n">
         <v>453</v>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>habitat</t>
         </is>
       </c>
-      <c r="C454" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C454" s="1" t="inlineStr"/>
       <c r="D454" s="1" t="inlineStr"/>
       <c r="E454" s="1" t="inlineStr"/>
       <c r="F454" s="1" t="inlineStr"/>
-      <c r="G454" s="1" t="inlineStr"/>
+      <c r="G454" s="1" t="inlineStr">
+        <is>
+          <t>habitat n. 栖息地</t>
+        </is>
+      </c>
       <c r="H454" t="inlineStr">
+        <is>
+          <t>n. 栖息地</t>
+        </is>
+      </c>
+      <c r="I454" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="1" t="n">
         <v>454</v>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>intention</t>
         </is>
       </c>
-      <c r="C455" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C455" s="1" t="inlineStr"/>
       <c r="D455" s="1" t="inlineStr"/>
       <c r="E455" s="1" t="inlineStr"/>
       <c r="F455" s="1" t="inlineStr"/>
-      <c r="G455" s="1" t="inlineStr"/>
+      <c r="G455" s="1" t="inlineStr">
+        <is>
+          <t>intention n. 意图, 目的</t>
+        </is>
+      </c>
       <c r="H455" t="inlineStr">
+        <is>
+          <t>n. 意图, 目的</t>
+        </is>
+      </c>
+      <c r="I455" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="1" t="n">
         <v>455</v>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>under threat</t>
         </is>
       </c>
-      <c r="C456" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C456" s="1" t="inlineStr"/>
       <c r="D456" s="1" t="inlineStr"/>
       <c r="E456" s="1" t="inlineStr"/>
       <c r="F456" s="1" t="inlineStr"/>
-      <c r="G456" s="1" t="inlineStr"/>
+      <c r="G456" s="1" t="inlineStr">
+        <is>
+          <t>{ under threat 威胁</t>
+        </is>
+      </c>
       <c r="H456" t="inlineStr">
+        <is>
+          <t>phr. 威胁</t>
+        </is>
+      </c>
+      <c r="I456" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="1" t="n">
         <v>456</v>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>in danger</t>
         </is>
       </c>
-      <c r="C457" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C457" s="1" t="inlineStr"/>
       <c r="D457" s="1" t="inlineStr"/>
       <c r="E457" s="1" t="inlineStr"/>
       <c r="F457" s="1" t="inlineStr"/>
-      <c r="G457" s="1" t="inlineStr"/>
+      <c r="G457" s="1" t="inlineStr">
+        <is>
+          <t>in danger 处于危险之中</t>
+        </is>
+      </c>
       <c r="H457" t="inlineStr">
+        <is>
+          <t>phr. 处于危险之中</t>
+        </is>
+      </c>
+      <c r="I457" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="1" t="n">
         <v>457</v>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>owl</t>
         </is>
       </c>
-      <c r="C458" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C458" s="1" t="inlineStr"/>
       <c r="D458" s="1" t="inlineStr"/>
       <c r="E458" s="1" t="inlineStr"/>
-      <c r="F458" s="1" t="inlineStr"/>
+      <c r="F458" s="1" t="inlineStr">
+        <is>
+          <t>/aʊl/</t>
+        </is>
+      </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>/aʊl/</t>
+          <t>owl /aʊl/ n. 猫头鹰</t>
         </is>
       </c>
       <c r="H458" t="inlineStr">
+        <is>
+          <t>n. 猫头鹰</t>
+        </is>
+      </c>
+      <c r="I458" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="1" t="n">
         <v>458</v>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>dangerous</t>
         </is>
       </c>
-      <c r="C459" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C459" s="1" t="inlineStr"/>
       <c r="D459" s="1" t="inlineStr"/>
       <c r="E459" s="1" t="inlineStr"/>
-      <c r="F459" s="1" t="inlineStr"/>
+      <c r="F459" s="1" t="inlineStr">
+        <is>
+          <t>in danger 处于危险中</t>
+        </is>
+      </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>in danger</t>
+          <t>{ dangerous in danger</t>
         </is>
       </c>
       <c r="H459" t="inlineStr">
+        <is>
+          <t>adj. 危险的</t>
+        </is>
+      </c>
+      <c r="I459" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="1" t="n">
         <v>459</v>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>suffer</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
-          <t>v. 遭受; 受苦</t>
-[...6 lines deleted...]
-      </c>
+          <t>sufferfrom 遭受</t>
+        </is>
+      </c>
+      <c r="D460" s="1" t="inlineStr"/>
       <c r="E460" s="1" t="inlineStr"/>
       <c r="F460" s="1" t="inlineStr"/>
-      <c r="G460" s="1" t="inlineStr"/>
+      <c r="G460" s="1" t="inlineStr">
+        <is>
+          <t>suffer v. 遭受; 受苦 ~from</t>
+        </is>
+      </c>
       <c r="H460" t="inlineStr">
+        <is>
+          <t>v. 遭受; 受苦</t>
+        </is>
+      </c>
+      <c r="I460" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="1" t="n">
         <v>460</v>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>global climate warming</t>
         </is>
       </c>
-      <c r="C461" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C461" s="1" t="inlineStr"/>
       <c r="D461" s="1" t="inlineStr"/>
       <c r="E461" s="1" t="inlineStr"/>
       <c r="F461" s="1" t="inlineStr"/>
-      <c r="G461" s="1" t="inlineStr"/>
+      <c r="G461" s="1" t="inlineStr">
+        <is>
+          <t>global climate warming 气候变暖</t>
+        </is>
+      </c>
       <c r="H461" t="inlineStr">
+        <is>
+          <t>phr. 气候变暖</t>
+        </is>
+      </c>
+      <c r="I461" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="1" t="n">
         <v>461</v>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>flat</t>
         </is>
       </c>
-      <c r="C462" s="1" t="inlineStr">
+      <c r="C462" s="1" t="inlineStr"/>
+      <c r="D462" s="1" t="inlineStr"/>
+      <c r="E462" s="1" t="inlineStr"/>
+      <c r="F462" s="1" t="inlineStr">
+        <is>
+          <t>apartment 公寓</t>
+        </is>
+      </c>
+      <c r="G462" s="1" t="inlineStr">
+        <is>
+          <t>flat { adj. 平的 n. 平底鞋; 公寓 apartment</t>
+        </is>
+      </c>
+      <c r="H462" t="inlineStr">
         <is>
           <t>adj. 平的
 n. 平底鞋; 公寓</t>
         </is>
       </c>
-      <c r="D462" s="1" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="H462" t="inlineStr">
+      <c r="I462" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="1" t="n">
         <v>462</v>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
-      <c r="C463" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C463" s="1" t="inlineStr"/>
       <c r="D463" s="1" t="inlineStr"/>
       <c r="E463" s="1" t="inlineStr"/>
       <c r="F463" s="1" t="inlineStr"/>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>5/9</t>
+          <t>5/9 Amsterdam 阿姆斯特丹</t>
         </is>
       </c>
       <c r="H463" t="inlineStr">
+        <is>
+          <t>n. 阿姆斯特丹</t>
+        </is>
+      </c>
+      <c r="I463" t="inlineStr">
         <is>
           <t>微信图片_20260315115700_2094_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="1" t="n">
         <v>463</v>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>space</t>
         </is>
       </c>
-      <c r="C464" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="C464" s="1" t="inlineStr"/>
       <c r="D464" s="1" t="inlineStr"/>
       <c r="E464" s="1" t="inlineStr"/>
       <c r="F464" s="1" t="inlineStr"/>
-      <c r="G464" s="1" t="inlineStr"/>
+      <c r="G464" s="1" t="inlineStr">
+        <is>
+          <t>space n. 空间 n. 太空</t>
+        </is>
+      </c>
       <c r="H464" t="inlineStr">
+        <is>
+          <t>n. 空间
+n. 太空</t>
+        </is>
+      </c>
+      <c r="I464" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="1" t="n">
         <v>464</v>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>win-win solution</t>
         </is>
       </c>
-      <c r="C465" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C465" s="1" t="inlineStr"/>
       <c r="D465" s="1" t="inlineStr"/>
       <c r="E465" s="1" t="inlineStr"/>
       <c r="F465" s="1" t="inlineStr"/>
-      <c r="G465" s="1" t="inlineStr"/>
+      <c r="G465" s="1" t="inlineStr">
+        <is>
+          <t>win-win solution 双赢的策略</t>
+        </is>
+      </c>
       <c r="H465" t="inlineStr">
+        <is>
+          <t>n. 双赢的策略</t>
+        </is>
+      </c>
+      <c r="I465" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="1" t="n">
         <v>465</v>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>bug</t>
         </is>
       </c>
-      <c r="C466" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="C466" s="1" t="inlineStr"/>
       <c r="D466" s="1" t="inlineStr"/>
       <c r="E466" s="1" t="inlineStr"/>
       <c r="F466" s="1" t="inlineStr"/>
-      <c r="G466" s="1" t="inlineStr"/>
+      <c r="G466" s="1" t="inlineStr">
+        <is>
+          <t>bug n. 虫子 n. 漏洞</t>
+        </is>
+      </c>
       <c r="H466" t="inlineStr">
+        <is>
+          <t>n. 虫子
+n. 漏洞</t>
+        </is>
+      </c>
+      <c r="I466" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="1" t="n">
         <v>466</v>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>live by</t>
         </is>
       </c>
-      <c r="C467" s="1" t="inlineStr">
+      <c r="C467" s="1" t="inlineStr"/>
+      <c r="D467" s="1" t="inlineStr">
+        <is>
+          <t>live by selling fish 靠卖鱼为生</t>
+        </is>
+      </c>
+      <c r="E467" s="1" t="inlineStr"/>
+      <c r="F467" s="1" t="inlineStr"/>
+      <c r="G467" s="1" t="inlineStr">
+        <is>
+          <t>live by 以...的方式谋生 eg: live by selling fish</t>
+        </is>
+      </c>
+      <c r="H467" t="inlineStr">
         <is>
           <t>phr. 以...的方式谋生</t>
         </is>
       </c>
-      <c r="D467" s="1" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="H467" t="inlineStr">
+      <c r="I467" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="1" t="n">
         <v>467</v>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>harm</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
+          <t>harm the crops (谷物)</t>
+        </is>
+      </c>
+      <c r="D468" s="1" t="inlineStr"/>
+      <c r="E468" s="1" t="inlineStr"/>
+      <c r="F468" s="1" t="inlineStr">
+        <is>
+          <t>harmful a. 有害的</t>
+        </is>
+      </c>
+      <c r="G468" s="1" t="inlineStr">
+        <is>
+          <t>harm v. 对...有害 ~ the crops harmful a. 有害的</t>
+        </is>
+      </c>
+      <c r="H468" t="inlineStr">
+        <is>
           <t>v. 对...有害</t>
         </is>
       </c>
-      <c r="D468" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="H468" t="inlineStr">
+      <c r="I468" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="1" t="n">
         <v>468</v>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>too...to... / so...that...</t>
         </is>
       </c>
-      <c r="C469" s="1" t="inlineStr">
+      <c r="C469" s="1" t="inlineStr"/>
+      <c r="D469" s="1" t="inlineStr">
+        <is>
+          <t>They were too poor to send him to school. / They were so poor that they couldn't send him to school. 他们太穷了无法送他上学他们穷到不能送他上学</t>
+        </is>
+      </c>
+      <c r="E469" s="1" t="inlineStr"/>
+      <c r="F469" s="1" t="inlineStr"/>
+      <c r="G469" s="1" t="inlineStr">
+        <is>
+          <t>They were too poor to send him to school. They were so poor that they couldn't send him to school.</t>
+        </is>
+      </c>
+      <c r="H469" t="inlineStr">
         <is>
           <t>grammar 太...而不能... / 如此...以至于...</t>
         </is>
       </c>
-      <c r="D469" s="1" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="H469" t="inlineStr">
+      <c r="I469" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="1" t="n">
         <v>469</v>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>nature</t>
         </is>
       </c>
-      <c r="C470" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C470" s="1" t="inlineStr"/>
       <c r="D470" s="1" t="inlineStr"/>
       <c r="E470" s="1" t="inlineStr"/>
-      <c r="F470" s="1" t="inlineStr"/>
+      <c r="F470" s="1" t="inlineStr">
+        <is>
+          <t>natural a. 自然的</t>
+        </is>
+      </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>natural a. 自然的</t>
+          <t>nature n. 自然 natural a. 自然的</t>
         </is>
       </c>
       <c r="H470" t="inlineStr">
+        <is>
+          <t>n. 自然</t>
+        </is>
+      </c>
+      <c r="I470" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="1" t="n">
         <v>470</v>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>buffet</t>
         </is>
       </c>
-      <c r="C471" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C471" s="1" t="inlineStr"/>
       <c r="D471" s="1" t="inlineStr"/>
       <c r="E471" s="1" t="inlineStr"/>
       <c r="F471" s="1" t="inlineStr"/>
-      <c r="G471" s="1" t="inlineStr"/>
+      <c r="G471" s="1" t="inlineStr">
+        <is>
+          <t>buffet n. 自助餐</t>
+        </is>
+      </c>
       <c r="H471" t="inlineStr">
+        <is>
+          <t>n. 自助餐</t>
+        </is>
+      </c>
+      <c r="I471" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="1" t="n">
         <v>471</v>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>bush</t>
         </is>
       </c>
-      <c r="C472" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C472" s="1" t="inlineStr"/>
       <c r="D472" s="1" t="inlineStr"/>
       <c r="E472" s="1" t="inlineStr"/>
       <c r="F472" s="1" t="inlineStr"/>
-      <c r="G472" s="1" t="inlineStr"/>
+      <c r="G472" s="1" t="inlineStr">
+        <is>
+          <t>bush n. 灌木丛</t>
+        </is>
+      </c>
       <c r="H472" t="inlineStr">
+        <is>
+          <t>n. 灌木丛</t>
+        </is>
+      </c>
+      <c r="I472" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="1" t="n">
         <v>472</v>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>find / see / notice</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>v. 发现/看见/注意到</t>
-[...6 lines deleted...]
-      </c>
+          <t>see + doing 看见正在做某事</t>
+        </is>
+      </c>
+      <c r="D473" s="1" t="inlineStr"/>
       <c r="E473" s="1" t="inlineStr"/>
       <c r="F473" s="1" t="inlineStr"/>
-      <c r="G473" s="1" t="inlineStr"/>
+      <c r="G473" s="1" t="inlineStr">
+        <is>
+          <t>find see + doing notice</t>
+        </is>
+      </c>
       <c r="H473" t="inlineStr">
+        <is>
+          <t>v. 发现/看见/注意到</t>
+        </is>
+      </c>
+      <c r="I473" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="1" t="n">
         <v>473</v>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>seed</t>
         </is>
       </c>
-      <c r="C474" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C474" s="1" t="inlineStr"/>
       <c r="D474" s="1" t="inlineStr"/>
       <c r="E474" s="1" t="inlineStr"/>
       <c r="F474" s="1" t="inlineStr"/>
-      <c r="G474" s="1" t="inlineStr"/>
+      <c r="G474" s="1" t="inlineStr">
+        <is>
+          <t>seed n. 种子</t>
+        </is>
+      </c>
       <c r="H474" t="inlineStr">
+        <is>
+          <t>n. 种子</t>
+        </is>
+      </c>
+      <c r="I474" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="1" t="n">
         <v>474</v>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>spare</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
+          <t>in his spare/free time (在他的业余时间); spare tire (备用轮胎)</t>
+        </is>
+      </c>
+      <c r="D475" s="1" t="inlineStr"/>
+      <c r="E475" s="1" t="inlineStr"/>
+      <c r="F475" s="1" t="inlineStr"/>
+      <c r="G475" s="1" t="inlineStr">
+        <is>
+          <t>spare a. 多余的 in his spare/free time 在他的业余时间 spare a. 备用的 ~ tire 备用轮胎</t>
+        </is>
+      </c>
+      <c r="H475" t="inlineStr">
+        <is>
           <t>a. 多余的
 a. 备用的</t>
         </is>
       </c>
-      <c r="D475" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="H475" t="inlineStr">
+      <c r="I475" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="1" t="n">
         <v>475</v>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
+          <t>a large amount of; get the same amount 大量 得到相同的数量</t>
+        </is>
+      </c>
+      <c r="D476" s="1" t="inlineStr"/>
+      <c r="E476" s="1" t="inlineStr"/>
+      <c r="F476" s="1" t="inlineStr"/>
+      <c r="G476" s="1" t="inlineStr">
+        <is>
+          <t>amount n. 数量 a large ~ of v. 合计 get the same ~</t>
+        </is>
+      </c>
+      <c r="H476" t="inlineStr">
+        <is>
           <t>n. 数量
 v. 合计</t>
         </is>
       </c>
-      <c r="D476" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="H476" t="inlineStr">
+      <c r="I476" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="1" t="n">
         <v>476</v>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>think</t>
         </is>
       </c>
-      <c r="C477" s="1" t="inlineStr">
+      <c r="C477" s="1" t="inlineStr"/>
+      <c r="D477" s="1" t="inlineStr"/>
+      <c r="E477" s="1" t="inlineStr">
+        <is>
+          <t>think - thought - thought</t>
+        </is>
+      </c>
+      <c r="F477" s="1" t="inlineStr">
+        <is>
+          <t>thoughtful a. 体贴的; though 尽管</t>
+        </is>
+      </c>
+      <c r="G477" s="1" t="inlineStr">
+        <is>
+          <t>think - thought - thought thoughtful a. 体贴的 though 尽管</t>
+        </is>
+      </c>
+      <c r="H477" t="inlineStr">
         <is>
           <t>v. 思考</t>
         </is>
       </c>
-      <c r="D477" s="1" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="H477" t="inlineStr">
+      <c r="I477" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="1" t="n">
         <v>477</v>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>steep</t>
         </is>
       </c>
-      <c r="C478" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C478" s="1" t="inlineStr"/>
       <c r="D478" s="1" t="inlineStr"/>
       <c r="E478" s="1" t="inlineStr"/>
       <c r="F478" s="1" t="inlineStr"/>
-      <c r="G478" s="1" t="inlineStr"/>
+      <c r="G478" s="1" t="inlineStr">
+        <is>
+          <t>steep a. 陡峭的</t>
+        </is>
+      </c>
       <c r="H478" t="inlineStr">
+        <is>
+          <t>a. 陡峭的</t>
+        </is>
+      </c>
+      <c r="I478" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="1" t="n">
         <v>478</v>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>hillside</t>
         </is>
       </c>
-      <c r="C479" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C479" s="1" t="inlineStr"/>
       <c r="D479" s="1" t="inlineStr"/>
       <c r="E479" s="1" t="inlineStr"/>
       <c r="F479" s="1" t="inlineStr"/>
-      <c r="G479" s="1" t="inlineStr"/>
+      <c r="G479" s="1" t="inlineStr">
+        <is>
+          <t>hillside n. 山丘</t>
+        </is>
+      </c>
       <c r="H479" t="inlineStr">
+        <is>
+          <t>n. 山丘</t>
+        </is>
+      </c>
+      <c r="I479" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="1" t="n">
         <v>479</v>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>cliff</t>
         </is>
       </c>
-      <c r="C480" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C480" s="1" t="inlineStr"/>
       <c r="D480" s="1" t="inlineStr"/>
       <c r="E480" s="1" t="inlineStr"/>
       <c r="F480" s="1" t="inlineStr"/>
-      <c r="G480" s="1" t="inlineStr"/>
+      <c r="G480" s="1" t="inlineStr">
+        <is>
+          <t>cliff n. 悬崖</t>
+        </is>
+      </c>
       <c r="H480" t="inlineStr">
+        <is>
+          <t>n. 悬崖</t>
+        </is>
+      </c>
+      <c r="I480" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="1" t="n">
         <v>480</v>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>leave in a hurry</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>phr. 匆忙离开</t>
-[...6 lines deleted...]
-      </c>
+          <t>hurried to leave 急忙离开</t>
+        </is>
+      </c>
+      <c r="D481" s="1" t="inlineStr"/>
       <c r="E481" s="1" t="inlineStr"/>
       <c r="F481" s="1" t="inlineStr"/>
-      <c r="G481" s="1" t="inlineStr"/>
+      <c r="G481" s="1" t="inlineStr">
+        <is>
+          <t>leave in a hurry hurried to leave</t>
+        </is>
+      </c>
       <c r="H481" t="inlineStr">
+        <is>
+          <t>phr. 匆忙离开</t>
+        </is>
+      </c>
+      <c r="I481" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="1" t="n">
         <v>481</v>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>drop</t>
         </is>
       </c>
-      <c r="C482" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C482" s="1" t="inlineStr"/>
       <c r="D482" s="1" t="inlineStr"/>
       <c r="E482" s="1" t="inlineStr"/>
       <c r="F482" s="1" t="inlineStr"/>
-      <c r="G482" s="1" t="inlineStr"/>
+      <c r="G482" s="1" t="inlineStr">
+        <is>
+          <t>drop v. 落下</t>
+        </is>
+      </c>
       <c r="H482" t="inlineStr">
+        <is>
+          <t>v. 落下</t>
+        </is>
+      </c>
+      <c r="I482" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="1" t="n">
         <v>482</v>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>if</t>
         </is>
       </c>
-      <c r="C483" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C483" s="1" t="inlineStr"/>
       <c r="D483" s="1" t="inlineStr"/>
       <c r="E483" s="1" t="inlineStr"/>
       <c r="F483" s="1" t="inlineStr"/>
-      <c r="G483" s="1" t="inlineStr"/>
+      <c r="G483" s="1" t="inlineStr">
+        <is>
+          <t>if 是否</t>
+        </is>
+      </c>
       <c r="H483" t="inlineStr">
+        <is>
+          <t>conj. 是否</t>
+        </is>
+      </c>
+      <c r="I483" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="1" t="n">
         <v>483</v>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>barrier</t>
         </is>
       </c>
-      <c r="C484" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C484" s="1" t="inlineStr"/>
       <c r="D484" s="1" t="inlineStr"/>
       <c r="E484" s="1" t="inlineStr"/>
       <c r="F484" s="1" t="inlineStr"/>
-      <c r="G484" s="1" t="inlineStr"/>
+      <c r="G484" s="1" t="inlineStr">
+        <is>
+          <t>barrier n. 屏障</t>
+        </is>
+      </c>
       <c r="H484" t="inlineStr">
+        <is>
+          <t>n. 屏障</t>
+        </is>
+      </c>
+      <c r="I484" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="1" t="n">
         <v>484</v>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>fear</t>
         </is>
       </c>
-      <c r="C485" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="C485" s="1" t="inlineStr"/>
       <c r="D485" s="1" t="inlineStr"/>
       <c r="E485" s="1" t="inlineStr"/>
       <c r="F485" s="1" t="inlineStr"/>
-      <c r="G485" s="1" t="inlineStr"/>
+      <c r="G485" s="1" t="inlineStr">
+        <is>
+          <t>fear v./n. 害怕</t>
+        </is>
+      </c>
       <c r="H485" t="inlineStr">
+        <is>
+          <t>v. 害怕</t>
+        </is>
+      </c>
+      <c r="I485" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="1" t="n">
         <v>485</v>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>take responsibility for</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>phr. 对...负责</t>
-[...6 lines deleted...]
-      </c>
+          <t>be responsible for 负责</t>
+        </is>
+      </c>
+      <c r="D486" s="1" t="inlineStr"/>
       <c r="E486" s="1" t="inlineStr"/>
       <c r="F486" s="1" t="inlineStr"/>
-      <c r="G486" s="1" t="inlineStr"/>
+      <c r="G486" s="1" t="inlineStr">
+        <is>
+          <t>take responsibility for be responsible for</t>
+        </is>
+      </c>
       <c r="H486" t="inlineStr">
+        <is>
+          <t>phr. 对...负责</t>
+        </is>
+      </c>
+      <c r="I486" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="1" t="n">
         <v>486</v>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>sight</t>
         </is>
       </c>
-      <c r="C487" s="1" t="inlineStr">
+      <c r="C487" s="1" t="inlineStr"/>
+      <c r="D487" s="1" t="inlineStr"/>
+      <c r="E487" s="1" t="inlineStr"/>
+      <c r="F487" s="1" t="inlineStr">
+        <is>
+          <t>short-sighted a. 近视的</t>
+        </is>
+      </c>
+      <c r="G487" s="1" t="inlineStr">
+        <is>
+          <t>sight n. 视力 short-sighted a. 近视的 n. 景象</t>
+        </is>
+      </c>
+      <c r="H487" t="inlineStr">
         <is>
           <t>n. 视力
 n. 景象</t>
         </is>
       </c>
-      <c r="D487" s="1" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="H487" t="inlineStr">
+      <c r="I487" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="1" t="n">
         <v>487</v>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>essay</t>
         </is>
       </c>
-      <c r="C488" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C488" s="1" t="inlineStr"/>
       <c r="D488" s="1" t="inlineStr"/>
       <c r="E488" s="1" t="inlineStr"/>
       <c r="F488" s="1" t="inlineStr"/>
-      <c r="G488" s="1" t="inlineStr"/>
+      <c r="G488" s="1" t="inlineStr">
+        <is>
+          <t>essay n. 论文</t>
+        </is>
+      </c>
       <c r="H488" t="inlineStr">
+        <is>
+          <t>n. 论文</t>
+        </is>
+      </c>
+      <c r="I488" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="1" t="n">
         <v>488</v>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>He puts his head in / at an open window.</t>
         </is>
       </c>
-      <c r="C489" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C489" s="1" t="inlineStr"/>
       <c r="D489" s="1" t="inlineStr"/>
       <c r="E489" s="1" t="inlineStr"/>
       <c r="F489" s="1" t="inlineStr"/>
-      <c r="G489" s="1" t="inlineStr"/>
+      <c r="G489" s="1" t="inlineStr">
+        <is>
+          <t>He puts his head in / at an open window. 他把他的头放在一扇敞开的窗户上.</t>
+        </is>
+      </c>
       <c r="H489" t="inlineStr">
+        <is>
+          <t>sentence 他把他的头放在一扇敞开的窗户上。</t>
+        </is>
+      </c>
+      <c r="I489" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="1" t="n">
         <v>489</v>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>scare</t>
         </is>
       </c>
-      <c r="C490" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C490" s="1" t="inlineStr"/>
       <c r="D490" s="1" t="inlineStr"/>
       <c r="E490" s="1" t="inlineStr"/>
-      <c r="F490" s="1" t="inlineStr"/>
+      <c r="F490" s="1" t="inlineStr">
+        <is>
+          <t>scared 修饰人; scaring 修饰物</t>
+        </is>
+      </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>scared 修饰人; scaring 修饰物</t>
+          <t>scare v. 吓 scared 修饰人 scaring 修饰物</t>
         </is>
       </c>
       <c r="H490" t="inlineStr">
+        <is>
+          <t>v. 吓</t>
+        </is>
+      </c>
+      <c r="I490" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="1" t="n">
         <v>490</v>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>be filled with</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>phr. 充满</t>
-[...6 lines deleted...]
-      </c>
+          <t>be full of 充满</t>
+        </is>
+      </c>
+      <c r="D491" s="1" t="inlineStr"/>
       <c r="E491" s="1" t="inlineStr"/>
       <c r="F491" s="1" t="inlineStr"/>
-      <c r="G491" s="1" t="inlineStr"/>
+      <c r="G491" s="1" t="inlineStr">
+        <is>
+          <t>be filled with be full of</t>
+        </is>
+      </c>
       <c r="H491" t="inlineStr">
+        <is>
+          <t>phr. 充满</t>
+        </is>
+      </c>
+      <c r="I491" t="inlineStr">
         <is>
           <t>微信图片_20260315115710_2097_14.jpg</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>